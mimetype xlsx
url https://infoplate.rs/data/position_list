--- v5 (2026-03-03)
+++ v6 (2026-04-09)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2084">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2166">
   <si>
     <t>www.infoplate.rs</t>
   </si>
   <si>
-    <t>03/2026</t>
+    <t>04/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sb</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sb</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sb</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administracija</t>
   </si>
@@ -1035,50 +1035,76 @@
 * Rukovanje rasvetnim telima (fokusiranje na određene predmete, zatamnjenje, svetlosni efekti i sl.).
 * Demontaža i pakiranje opreme za rasvetu.
 * Izvršavanje rutinskih popravki i održavanje rasvetnih tela.</t>
   </si>
   <si>
     <t>Make-Up Artist, Wigmaker</t>
   </si>
   <si>
     <t>Šminker, izrađivač perika</t>
   </si>
   <si>
     <t>* Applying makeup to film and theatre actors, extras, and other performers in films and theatre plays.
 * Styling men's and women's hair according to the scenario.
 * Creating special effects (ageing, bruises, wounds, etc.) using makeup.
 * Making wigs and similar products.
 * Making plaster casts of faces and/or heads.
 * Making latex and silicone masks from casts of faces and/or heads.</t>
   </si>
   <si>
     <t>* Primena šminke za filmske i pozorišne glumce, statiste i druge izvođače u filmovima i pozorišnim predstavama.
 * Stilizovanje muške i ženske kose prema scenariju.
 * Kreiranje specijalnih efekata (stvarenja modrica, rana itd.) pomoću šminke.
 * Izrada perika i sličnih proizvoda.
 * Izrada gipsanih kalupa lica i/ili glava.
 * Izrada lateks i silikonskih maski od kalupa za lica i / ili glava.</t>
+  </si>
+  <si>
+    <t>Museum Specialist</t>
+  </si>
+  <si>
+    <t>Stručni radnik u muzeju</t>
+  </si>
+  <si>
+    <t>Management, registration, and protection of collection items.
+Professional processing and cataloguing of artefacts.
+Creation and implementation of exhibition projects.
+Scientific research activities in the relevant field.
+Preparation of educational and outreach materials and lectures.
+Methodological guidance in acquiring new collections.
+Collaboration with professional institutions.
+Supervision of storage conditions and conservation processes.</t>
+  </si>
+  <si>
+    <t>Upravljanje, evidentiranje i zaštita muzejskih predmeta.
+Stručna obrada i katalogizacija predmeta.
+Kreiranje i realizacija izložbenih projekata.
+Naučno‑istraživački rad u odgovarajućoj oblasti.
+Priprema edukativnih i popularizacionih materijala i predavanja.
+Metodološko usmeravanje pri pribavljanju novih zbirki.
+Saradnja sa stručnim institucijama.
+Nadzor nad uslovima skladištenja i konzervacije.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fotograf</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t xml:space="preserve">* Fotografisanje ljudi, životinja, predmeta, pejzaža i slično.
 * Rukovanje analognim i digitalnim aparatima, objektivima, reflektorima, filterima.
 * Davanje instrukcija ljudima tokom fotografisanja.
 * Uređivanje fotografija na računaru.
 * Razvijanje negativa i fotografija, štampanje fotografija. </t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -1205,80 +1231,50 @@
     <t>Bankarstvo</t>
   </si>
   <si>
     <t>Back Office Specialist</t>
   </si>
   <si>
     <t>Specijalista u pozadinskim službama, Back Office</t>
   </si>
   <si>
     <t>* Processing of all types of client requests.
 * Entering and updating the information in the bank information system.
 * Drawing up and processing of contracts and contract amendments for individual banking products.
 * Archiving documents in compliance with the internal regulations.
 * Mastering internal regulations, general business terms and conditions, and business conditions for individual banking products.
 * Communicating with internal and external clients.</t>
   </si>
   <si>
     <t>* Obrada svih vrsta zahteva klijenata.
 * Unos i ažuriranje informacija u bankovni sistem podataka.
 * Izrada i obrada ugovora, kao i kreiranje ugovora o izmenama i dopunama za pojedine bankarske proizvode.
 * Arhiviranje dokumenata u skladu sa internim propisima.
 * Upravljanje internim propisima, opštim poslovnim uslovima i uslovima poslovanja za pojedine bankarske proizvode.
 * Komunikacija sa internim i eksternim klijentima.</t>
   </si>
   <si>
-    <t>Branch Director</t>
-[...28 lines deleted...]
-  <si>
     <t>Card Services Clerk</t>
   </si>
   <si>
     <t>Službenik za rad sa platnim karticama</t>
   </si>
   <si>
     <t>* Processing applications for the issuance of credit and debit cards.
 * Communicating with companies issuing credit cards and bank branches.
 * Participating in the creation and updating of internal regulations.
 * Cooperating with project managers on new projects.
 * Solving complaints.
 * Assessing the suitability of motives on credit cards in your own design.</t>
   </si>
   <si>
     <t>* Obrada zahteva za izdavanje kreditnih i debitnih kartica.
 * Komunikacija sa kompanijama koje izdaju kreditne kartice i bankarskim filijalama.
 * Učešće u kreiranju i ažuriranju internih propisa.
 * Saradnja sa menadžerima projekata na novim projektima.
 * Rešavanje pritužbi.
 * Procena pogodnosti motiva na kreditnim karticama vlastitog dizajna.</t>
   </si>
   <si>
     <t>Claims Administrator</t>
   </si>
   <si>
@@ -1305,76 +1301,50 @@
   <si>
     <t>Counter Clerk</t>
   </si>
   <si>
     <t>Blagajnik</t>
   </si>
   <si>
     <t>* Presentation and sale of bank products and services.
 * Cash deposits and withdrawals, payment orders, opening and closing accounts, exchange office activities, and other transactions and services.
 * Creating and maintaining good relations with bank clients.
 * Providing advice related to bank products and services. 
 * Responsibility for the accuracy of accepted and issued amounts of cash and/or other valuables.
 * Checking the validity and integrity of received banknotes, coins, and valuables.
 * Following bank process and methodology procedures.
 * Following the bank’s security policy.</t>
   </si>
   <si>
     <t>* Prezentacija i prodaja proizvoda i usluga banke.
 * Uplate i isplate, nalozi za plaćanje, otvaranje i zatvaranje računa, aktivnosti u menjačnici i ostale transakcije i usluge.
 * Izrada i održavanje dobrih odnosa s klijentima banke.
 * Pružanje saveta u vezi s proizvodima i uslugama banke.
 * Odgovornost za ispravnost prihvaćenog i izdatog novca i/ili drugih vrednosti.
 * Provera validnosti i celovitosti primljenih novčanica, kovanica i vrednosti.
 * Praćenje bankovnih procesa i metodologije.
 * Praćenje sigurnosne politike banke.</t>
-  </si>
-[...24 lines deleted...]
-* Priprema nedeljnih i mesečnih izveštaja.</t>
   </si>
   <si>
     <t>Financial Analyst</t>
   </si>
   <si>
     <t>Finansijski analitičar</t>
   </si>
   <si>
     <t>* Preparing regular and ad hoc financial analysis.
 * Preparing statistics.
 * Developing weekly and monthly reports.
 * Taking part in developing financial plans.
 * Taking part in developing and improving controlling mechanisms.
 * Communicating with the high management members of the company and other departments.</t>
   </si>
   <si>
     <t>* Priprema redovne i specifične, ad-hoc, finansijske analize.
 * Priprema statistike.
 * Razvijanje izveštaja na nedeljnom i mesečnom nivou.
 * Učestvovanje u razvijanju finansijskih planova.
 * Učestvovanje u razvijanju i unapređivanju kontrolnih mehanizama.
 * Komunikacija sa visokim članovima uprave i sa drugim odeljenjima preduzeća.</t>
   </si>
   <si>
     <t>Internal Auditor</t>
@@ -2165,51 +2135,51 @@
 * Implementing promotional strategies and marketing campaigns to drive online sales.
 * Analyzing sales data and website traffic to identify trends and improve performance.
 * Collaborating with the marketing team to enhance the online presence of the shop.
 * Maintaining accurate records of sales, returns, and customer interactions.
 * Ensuring compliance with e-commerce regulations and standards for online sales.
 * Utilizing e-commerce platforms and software to streamline operations and improve efficiency.
 * Providing regular reports on performance metrics and suggesting improvements.
 * Assisting with the development and maintenance of the online shop’s user interface for optimal customer engagement.</t>
   </si>
   <si>
     <t>* Nadzor nad dnevnim operacijama online prodavnice, osiguravajući glatkost korisničkog iskustva.
 * Upravljanje spisima proizvoda, uključujući dodavanje novih proizvoda, ažuriranje opisa i optimizaciju slika.
 * Praćenje stanja zaliha i koordinacija sa dobavljačima za dopunu artikala prema potrebi.
 * Obrada narudžbina kupaca i obezbeđivanje blagovremenog ispunjavanja i dostave.
 * Rukovanje upitima kupaca i rešavanje problema putem e-pošte, četa i telefona na profesionalan način.
 * Implementacija promotivnih strategija i marketinških kampanja za pokretanje online prodaje.
 * Analiza podataka o prodaji i saobraćaju na sajtu kako bi se Identifikovali trendovi i poboljšala performansa.
 * Saradnja sa marketinškim timom za poboljšanje online prisustva prodavnice.
 * Održavanje tačnih zapisa o prodaji, vraćanju robe i interakcijama sa klijentima.
 * Obezbeđivanje usaglašenosti sa regulativama i standardima za elektronsku trgovinu.
 * Korišćenje e-komerc platformi i softvera za strimlajn operacija i poboljšanje efikasnosti.
 * Pružanje redovnih izveštaja o performansnim metrikama i predlaganje poboljšanja.
 * Pomoć u razvoju i održavanju korisničkog interfejsa online prodavnice za optimalno angažovanje kupaca.</t>
   </si>
   <si>
-    <t>Product Marketing Manager</t>
+    <t>Product Manager</t>
   </si>
   <si>
     <t>Menadžer proizvoda</t>
   </si>
   <si>
     <t>* Creating business solutions, processes and business models.
 * Processing technical and price proposals.
 * Designing and implementing measures for development.
 * Promoting the sale of products with respect to technical and procedural aspects and relations with suppliers.
 * Managing the relative technical and commercial documentation.
 * Analysing market conditions, processing the results of market analysis, providing regular reports on the results and their presentation.
 * Cooperating with business and technical section of the company.
 * Representing the company in meetings with business partners and other entities.</t>
   </si>
   <si>
     <t>* Stvaranje poslovnih rešenja, procesa i modela.
 * Obrada tehničkih i cenovnih ponuda.
 * Projektovanje i implementacija mera za razvoj.
 * Promocija prodaje proizvoda sa osvrtom na tehničke i proceduralne aspekte u dogovoru s dobavljačima.
 * Upravljanje tehničkom i komercijalnom dokumentacijom.
 * Analiziranje tržišnih uslova, obrada rezultata analize tržišta, pružanje redovnih izveštaja o rezultatima i njihovo podnošenje.
 * Saradnja sa tehničkim delom kompanije.
 * Zastupanje kompanije u susretima s poslovnim partnerima i drugim subjektima.</t>
   </si>
   <si>
@@ -2654,50 +2624,88 @@
   </si>
   <si>
     <t>Civil Engineer</t>
   </si>
   <si>
     <t>Građevinski inženjer</t>
   </si>
   <si>
     <t>* Completing preparatory, technical, project and other construction and construction-technical documentation for the authorisation of constructions, their alterations, and maintenance work.
 * Completing partial documentation for territorial plans.
 * Completing documentation for the assessment of the impact of construction work on the environment.
 * Providing the technical and economic consulting services (expert opinions, surveys, estimates, etc.).
 * Performing construction measurements and construction diagnostics.
 * Providing professional author's supervision regarding the construction work in accordance with the approved project documentation.
 * Representation investor during the preparation and provision of construction works.</t>
   </si>
   <si>
     <t xml:space="preserve">* Priprema tehničke, projektne i druge građevinske i građevinsko-tehničke dokumentacije za odobrenje gradnje, alternative gradnje i njeno održavanje.
 * Kompletiranje delimične dokumentacije za teritorijalne planove.
 * Kompletiranje dokumentacije za procenu uticaja izgradnje na okolinu.
 * Obezbeđivanje tehničkih i ekonomskih konsalting usluga(stručna mišljenja, ankete, procene, itd.).
 * Izvođenje građevinskih merenja i dijagnostika izgradnje.
 * Pružanje stručnog nadzora autora građevinskih radova u skladu sa odobrenom projektnom dokumentacijom.
 * Zastupanje investitora tokom pripreme i provođenja građevinskih radova.
 </t>
+  </si>
+  <si>
+    <t>Civil Engineer for Public Procurement</t>
+  </si>
+  <si>
+    <t>Građevinski inženjer za javne nabavke</t>
+  </si>
+  <si>
+    <t>* Preparing and submitting competitive bids for construction projects.
+* Analyzing project requirements and specifications to determine bid scope.
+* Collaborating with project managers, engineers, and other stakeholders to gather necessary information.
+* Conducting cost analysis and estimating project expenses to create accurate bid proposals.
+* Researching and identifying potential subcontractors and suppliers for project needs.
+* Ensuring compliance with legal and regulatory requirements in bid submissions.
+* Presenting bids to clients and addressing any inquiries or concerns.
+* Maintaining records of bids submitted and outcomes for future reference.
+* Monitoring industry trends and competitor activities to enhance bidding strategies.
+* Participating in negotiations with clients and stakeholders to secure contracts.
+* Assisting in the development of project schedules and resource allocation.
+* Providing support during the project execution phase to ensure adherence to bid specifications.
+* Contributing to the continuous improvement of bidding processes and methodologies.
+* Attending industry conferences and networking events to promote the company and gather insights.</t>
+  </si>
+  <si>
+    <t>* Pripremanje i podnošenje konkurentnih ponuda za građevinske projekte.
+* Analiza zahteva i specifikacija projekta kako bi se odredio opseg ponude.
+* Saradnja sа rukovodiocima projekta, inženjerima i drugim zainteresovanim stranama kako bi se prikupile neophodne informacije.
+* Izvršenje analize troškova i procene troškova projekta kako bi se kreirale precizne ponude.
+* Istraživanje i identifikacija potencijalnih izvođača i dobavljača za potrebe projekta.
+* Osiguranje usklađenosti sa zakonskim i regulatornim zahtevima pri podnošenju ponuda.
+* Prezentovanje ponuda klijentima i odgovaranje na njihova pitanja ili zabrinutosti.
+* Vođenje evidencije o podnetim ponudama i ishodima zabuduću referencu.
+* Praćenje industrijskih trendova i aktivnosti konkurenata kako bi se poboljšale strategije dati.
+* Učešće u pregovorima sа klijentima i zainteresovanim stranama kako bi se obezbedili ugovori.
+* Pomaganje u razvoju rasporeda projekata i raspodele resursa.
+* Pružanje podrške tokom faze izvođenja projekta kako bi se obezbedio opseg ponude.
+* Doprinimanje stalnom poboljšanju procesa i metodologija dati.
+* Učešće na industrijskim konferencijama i mrežnim događajima kako bi se promovisala kompanija i prikupile informacije.</t>
   </si>
   <si>
     <t>Construction Estimator</t>
   </si>
   <si>
     <t>Procenitelj konstrukcija/gradnje</t>
   </si>
   <si>
     <t>* Collection and analysis of partial data entering the final value of the construction costs of the works.
 * Examination of preliminary architectural drawings and engineering plans.
 * Attendance at construction sites, checking the availability of utilities.
 * Determining the amount of building materials and labour needed to construct the works.
 * Compilation of estimates taking into account all inputs and factors affecting the final cost value.
 * Drafting of final bids.
 * Providing advice on the profitability of construction projects.</t>
   </si>
   <si>
     <t>* Prikupljanje i analiza parcijalnih podataka, unošenje konačne vrednosti troškova izgradnje radova.
 * Ispitivanje preliminarnih arhitektonskih crteža i inženjering planova.
 * Prisustvo na gradilištima, provera dostupnosti komunalnih usluga.
 * Određivanje količine građevinskog materijala i rada potrebnih za izgradnju.
 * Izrada procene uzimajući u obzir sve inpute i faktore koji utiču na konačnu cenu.
 * Izrada konačne ponude.
 * Pružanje saveta o profitabilnosti građevinskih projekata.</t>
   </si>
@@ -2940,80 +2948,50 @@
 * Priprema boje kako bi se dobila željena nijansa.
 * Nanošenje boje pomoću četaka i valjaka, uklanjanje viška boje.
 * Nanošenje boje na unutrašnje i spolne zidove četkom i/ili valjkom. </t>
   </si>
   <si>
     <t>Pipe fitter</t>
   </si>
   <si>
     <t>Polagač cevi</t>
   </si>
   <si>
     <t>* reading isometric drawings
 * assembling switching systems according to plans
 * bending the pipes
 * repairing and maintanance of pipe systems
 * assembling sewers, water and gas supply pipes</t>
   </si>
   <si>
     <t>* čitanje izometrijskih crteža
 * sastavljanje prekidačkih sistema prema planovima
 * savijanje cevi
 * popravka i održavanje cevovodnih sistema
 * sastavljanje kanalizacionih, vodovodnih i gasovodnih cevovoda</t>
   </si>
   <si>
-    <t>Production Manager</t>
-[...28 lines deleted...]
-  <si>
     <t>Project Manager</t>
   </si>
   <si>
     <t>Projekt menadžer</t>
   </si>
   <si>
     <t>* Planning, managing, and coordinating construction projects.
 * Responsibility for compliance with the agreed deadlines and budget.
 * Inspecting the quality of completed work.
 * Cooperating with construction designers and construction supervisors.
 * Sending price inquiries to potential suppliers.
 * Conducting negotiations with suppliers and selecting suppliers in co-operation with investors.
 * Completing weekly and monthly reports.
 * Cooperating in receiving the construction works.</t>
   </si>
   <si>
     <t>* Planiranje, upravljanje i koordiniranje projektom izgradnje.
 * Odgovornost za poštovanje dogovorenih rokova i budžeta.
 * Provera kvalitete završenih radova.
 * Saradnja sa dizajnerima i supervizorima izgradnje.
 * Slanje ponude sa cenama potencijalnim dobavljačima.
 * Vođenje pregovora sa dobavljačima i odabir dobavljača u saradnji s investitorima.
 * Popunjavanje nedeljnih i mesečnih izvještaja.
 * Saradnja u primanju građevinskih radova.</t>
   </si>
@@ -3053,102 +3031,94 @@
   <si>
     <t>* Conducting property appraisals to determine market value.
 * Preparing detailed appraisal reports and expert opinions on real estate properties.
 * Analyzing market trends and price movements in the real estate sector.
 * Assisting clients in the buying and selling process of residential and commercial properties.
 * Advertising and sourcing suitable residential and commercial spaces for potential buyers or renters.
 * Collaborating with clients to understand their needs and providing expert advice on property investments.
 * Evaluating the condition and features of properties to ensure accurate assessments.
 * Staying updated on local real estate regulations and market conditions to provide informed evaluations.
 * Communicating findings and recommendations to clients in a clear and professional manner.
 * Maintaining accurate records of appraisals and property transactions for compliance and reporting purposes.</t>
   </si>
   <si>
     <t>* Sprovođenje procene imovine kako bi se odredila tržišna vrednost.
 * Pripremanje detaljnih izveštaja o proceni i stručnih mišljenja o nekretninama.
 * Analiziranje tržišnih trendova i kretanja cena u sektoru nekretnina.
 * Pomažući klijentima u procesu kupovine i prodaje stambenih i komercijalnih objekata.
 * Oglašavanje i nalaženje pogodnih stambenih i komercijalnih prostora za potencijalne kupce ili iznajmljivače.
 * Saradnja sa klijentima kako bi se razumeli njihove potrebe i pružila stručna savetovanja o investicijama u nekretnine.
 * Procena stanja i karakteristika nekretnina kako bi se obezbedile tačne procene.
 * Pružanje informacija o lokalnim propisima o nekretninama i tržišnim uslovima kako bi se obezbedile informisane procene.
 * Komunikacija sa klijentima o rezultatima i preporukama na jasan i profesionalan način.
 * Vodenje tačnih zapisa o procenama i transakcijama sa nekretninama radi usklađenosti i izveštavanja.</t>
   </si>
   <si>
+    <t>Scaffolder worker</t>
+  </si>
+  <si>
+    <t>Radnik na skelama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Putting up scaffoldings while considering the load-carrying capacity of the bed.
+* Putting up scaffoldings along the frontage of the buildings.
+* Putting up protective railings, protective nets, ladders, floors and blocks that prevent objects from falling down from the scaffolding.
+* Being responsible for building the right foundations of a scaffolding, for the correct anchoring and putting up of the scaffolding .
+* Taking apart the scaffolding and protective nets after finishing the building process.
+</t>
+  </si>
+  <si>
+    <t>* Postavljanje skele uzimajući u obzir nosivnost temelja.
+* Postavljanje skele duž pročelja zgrada.
+* Postavljanje zaštitnih ogradaka, zaštitnih mreža, merdevina, podova i blokova koji sprečavaju padanje objekata sa skele.
+* Odgovornost za izgradnju ispravnih temelja skele, za ispravno ukotvljavanje i postavljanje skele.
+* Demontiranje skele i zaštitnih mreža po završetku procesa izgradnje.</t>
+  </si>
+  <si>
     <t>Site Manager</t>
   </si>
   <si>
     <t>Šef gradilišta</t>
   </si>
   <si>
     <t>* Responsibility for organising, managing, and coordinating construction work and other activities on the construction site.
 * Assessing the construction work progress on a regular basis, monitoring the use of budgeted funds.* Recording all completed construction work in the construction log.
 * Taking decisions on the start and completion of construction work and other activities on the construction site and in the structure.
 * Issuing orders related to construction work, the organisation of work, and the movement of people on the construction site and in the structure. 
 * Taking the delivery of construction products, determining their suitability, and defining their placement and storage on the construction site.
 * Issuing orders to immediately halt construction work and other activities on the construction site and in the structure.
 * Coordinating the sequence of construction work activities.
 * Forbidding others from the construction site and from the structure.</t>
   </si>
   <si>
     <t>* Odgovornost za organizovanje, upravljanje i koordiniranje radova i drugih aktivnosti na gradilištu.
 * Procena napretka radova na izgradnji, redovno praćenje korišćenja planiraih sredstava.
 * Donošenje odluka o pečetku i završetku građevinskih radova i drugih aktivnosti na gradilištu.
 * Izdavanje naloga u vezi sa građevinskim radovima, organizacijom rada i organizacijom ljudi na gradilištu.
 * Izdavanje naloga da se odmah zaustave radovi i druge aktivnosti na gradilištu.
 * Koordinacija niza građevinskih radova i aktivnosti.
 * Sprečavanje prilaza drugih gradilištu i konkstrukciji.</t>
-  </si>
-[...27 lines deleted...]
-* Povezivanje sa stručnjacima i organizacijama kao što su dobavljači, proizvođači i arhitekata.</t>
   </si>
   <si>
     <t>Welder</t>
   </si>
   <si>
     <t>Zavarivač</t>
   </si>
   <si>
     <t>* Welding metals, plastics, and polymers pursuant to the technical documentation.
 * Defining suitable methods for welding and work procedures.
 * Using welding tools and instruments, responsibility for proper settings and use.
 * Cleaning, polishing, and other finishing work for welds.
 * Inspecting the quality of welds using a series of tests.
 * Caring for and maintaining technical equipment in operating condition.</t>
   </si>
   <si>
     <t>* Varenje metala, plastike, polimera u skladu sa tehničkom dokumentacijom
 * Definisanje odgovarajućih metoda varenja i radnih postupaka
 * Korišćenje alata i aparata za varenje, odgovornost za pravilno podešavanje i upotrebu
 * Čišćenje, poliranje i ostali završni poslovi sa metalom
 * Ispitivanje kvaliteta metala korištenjem serije testova
 * Briga i održavanje tehničke opreme u funkcionalnom stanju</t>
   </si>
   <si>
     <t>Customer Support</t>
@@ -3246,58 +3216,58 @@
 * Completing monthly, quarterly, and annual closings.
 * Completing tax declarations.
 * Preparing statements for the Statistical Office of the Slovak Republic.
 * Communicating with auditors, tax authorities, and other institutions.</t>
   </si>
   <si>
     <t>* Vođenje jednostavnog i/ili dvojnog knjigovodstva za kompaniju.
 * Obezbeđivanje pravilnog i pravovremenog izdavanja računa.
 * Pravilno evidentiranje svih poverenih knjigovodstvenih dokumenata.
 * Popunjavanje mesečnih, kvartalnih i godišnjih završnih obračuna.
 * Popunjavanje poreznih prijava.
 * Pripremanje izveštaja za Zavod za statistiku Republike Slovačke.
 * Komunikacija sa revizorima,poreskim organima i drugim institucijama.</t>
   </si>
   <si>
     <t>Assistant of Auditor</t>
   </si>
   <si>
     <t>Asistent revizora</t>
   </si>
   <si>
     <t>* Performing economic activities (with the exception of signing a written report on the results of provided audit services) under the direction of a certified auditor.
 * Checking financial statements of customers.
 * Managing audit documentation.
 * Managing the auditor’s assistant labour book.
-* Providing co-operation to the Slovak Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
-[...3 lines deleted...]
-* Proveravanje finansijskih izveštaja klijenata.
+* Providing co-operation to the Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
+  </si>
+  <si>
+    <t>* Obavljanje privrednih aktivnosti (osim potpisivanja pisanog izveštaja o rezultatima pruženih revizorskih usluga) pod rukovodstvom ovlašćenog revizora.
+* Provera finansijskih izveštaja klijenata.
 * Upravljanje revizorskom dokumentacijom.
-* Vođenje svedočanstva o radu asistenta revizora.
-* Pružanje saradnje Slovačkoj komori revizora u slučaju revizije kvaliteta koja se odnosi na izvršenje revizorskih usluga.</t>
+* Vođenje radne knjige pomoćnika revizora.
+* Pružanje saradnje Komori revizora u slučaju kontrole kvaliteta u vezi sa obavljanjem revizorskih usluga.</t>
   </si>
   <si>
     <t>Assistant to a Tax Advisor</t>
   </si>
   <si>
     <t>Asistent poreskog savetnika</t>
   </si>
   <si>
     <t>* Performing economic activities under the guidance of a certified tax consultant.
 * Preparing tax opinions in the Slovak and/or a foreign language.
 * Calculating the income tax of natural and legal persons.
 * Preparing tax returns for the income tax of natural and legal persons, VAT, property tax, car tax and excise duty.
 * Registering taxpayers at the relevant tax authorities.
 * Communicating with the clients of the company and representatives of the tax administration.</t>
   </si>
   <si>
     <t>* Obavljanje ekonomskih aktivnosti pod rukovodstvom ovlašćenog poreskog konsultanta.
 * Izrada poreskih mišljenja na slovačkom i/ili stranom jeziku.
 * Računanje poreza na dohodak fizičkih i pravnih lica.
 * Izrada poreskih prijava za porez na dohodak fizičkih i pravnih lica, PDV, porez na imovinu, porez na vozila i akcizu.
 * Registracija poreskih obveznika kod nadležnih poreskih organa.
 * Komunikacija sa klijentima kompanije i predstavnicima poreske uprave.</t>
   </si>
   <si>
     <t>Auditor</t>
@@ -4128,80 +4098,50 @@
 * Priprema uzoraka i njihova analiza pomoću širokog spektra laboratorijske opreme i metodologija.
 * Beleženje nalaza i njihova interpretacija u obliku zaključaka.
 * Razvijanje lekova, vakcina, kozmetike, hemikalija itd.
 * Držanje predavanja i pohađanje domaćih i međunarodnih konferencija i simpozijuma.
 * Objavljivanje naučnih otkrića, ličnih stavova i teorija u stručnoj literaturi.</t>
   </si>
   <si>
     <t>School Caretaker</t>
   </si>
   <si>
     <t>Domar u školi</t>
   </si>
   <si>
     <t>* Performing simple repairs and general maintenance activities as regards school property and premises.
 * Maintaining cleanliness and order on the school premises.
 * Ordering and receiving works from specialised companies.
 * Clearing snow and ice from pavements, stairs, and roads during the winter.
 * Boiler room operating.</t>
   </si>
   <si>
     <t xml:space="preserve">* Obavljanje jednostavnih popravki i opšte održavanje imovine škole i prostora.
 * Održavanje čistoće i reda u školi.
 * Naručivanje i primanje radova iz specijalizovanih kompanija.
 * Uklanjanje snega i leda sa asfalta, stepenica i puta tokom zime.
 * Ruvovanje kotlarnicom. </t>
-  </si>
-[...28 lines deleted...]
-* Delovati kao predstavnik škole u lokalnoj zajednici, promovišući vrednosti i misiju ustanove.</t>
   </si>
   <si>
     <t>Special Needs Teacher</t>
   </si>
   <si>
     <t>Defektolog</t>
   </si>
   <si>
     <t>* Participating in drawing up individual education plans for a child and in their upbringing and education.
 * Providing individual special educational, therapeutic and rehabilitation services.
 * Providing consulting services to legal representatives in connection with an individual education plan for a child.
 * Providing consultations and professional consulting services and methodical assistance to teachers.
 * Providing information and communication with advisory bodies.
 * Submitting proposals and suggestions to improve and streamline educational work with disabled children and children with special educational needs.</t>
   </si>
   <si>
     <t>* SUčestvovanje u izradi individualnih edukativnih planova za decu, njihovo vaspitanje i obrazovanje.
 * Pružanje individualne posebne vaspitno-obrazovne, terapeutske i rehabilitacione usluge.
 * Pružanje konsultantskih usluga pravnim zastupnicima u vezi sa individualim obrazovnim planovima za decu.
 * Pružanje savetovanja i pomoći nastavnicima.
 * Pružanje informacija i komunikacija sa savetodavnim telima.
 * Slanje predloga i sugestija za poboljšanje i pojednostavljenje vaspitno-obrazovnog rada sa decom sa posebnim potrebama i decom sa invaliditetom.</t>
   </si>
   <si>
     <t>Sports Coach</t>
@@ -4663,74 +4603,50 @@
     <t>Human Resources</t>
   </si>
   <si>
     <t>Ljudski resursi</t>
   </si>
   <si>
     <t>Compensation &amp; Benefit Specialist</t>
   </si>
   <si>
     <t>Specijalista za motivaciju i beneficije zaposlenim</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in the setting of reward strategies within the company.
 * Planning of personal costs.
 * Watching withdrawals from the funds earmarked for the remuneration of employees.
 * Reevaluating the height of salaries and provided benefits.
 * Solving problems connected with remuneration.
 </t>
   </si>
   <si>
     <t>* Učestvovanje u pripremi i sprovođenju strategija nagrađivanja zajedno sa menadžmentom kompanije.
 * Planiranje ličnih troškova zaposlenih.
 * Supervizija fondova namenjenih za plate zaposlenih.
 * Revalorizacija visine plata i postojećih beneficija.
 * Rešavanje problema koji su u vezi za nadoknadama zaposlenih.</t>
-  </si>
-[...22 lines deleted...]
-* Informisanje o industijskim trendovima i najboljim praksama radi poboljšanja efektivnosti odeljenja.</t>
   </si>
   <si>
     <t>Education Specialist</t>
   </si>
   <si>
     <t xml:space="preserve">Specijalista za obuku zaposlenih </t>
   </si>
   <si>
     <t>* Responsibility for the drawing up a plan of training activities.
 * Determining the training needs and communication with senior staff in developing a training plan.
 * Preparing the group and individual training plans.
 * Introducing the new training systems and new projects.
 * Cooperating in the implementation of professional career system and in creating a system of further education.
 * Creating and implementing the professional career system of employees and creating the processes to ensure the further professional development of employees.
 * Conducting organisation development projects.
 * Independent completing, recording and revising the proposals of training activities (internal and external).
 * Creating and managing the catalogue of training activities.
 * Providing advice on creating training proposals.
 * Preparing and organising internal trainings, preparing technical equipment and the ensuring suitable classrooms.
 * Tracking feedback from conducted training in order to improve the service provided for the necessary staff development.
 * Providing training activities through external training companies.
 * Participating in defining the requirements and specifications for choosing a supplier of training activities.
 * Communicating with the external suppliers of trainings.
 * Covering the current qualification needs.
 * Providing advice to managers and employees concerning the arrangements for further education.
@@ -4934,50 +4850,74 @@
   <si>
     <t>ABAP Programmer</t>
   </si>
   <si>
     <t>ABAP Programer</t>
   </si>
   <si>
     <t>* Developing complex computer applications and/or separate modules in the ABAP programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Razvoj kompleksnih računarskih aplikacija i/ili zasebnih modula u ABAP programskom jeziku.
 * Analiza zahteva korisnika i procena mogućih rizika i povezanih tehničkih problema.
 * Učestvovanje u izradi tehničkih specifikacija.
 * Predaja završenih radova klijentima/testerima za potrebe testiranja.
 * Otkrivanje i korekcija funkcionalnih i bezbednosnih grešaka u izvornom kodu.
 * Predaja završenih softverskih aplikacija klijentima, projekt menadžerima itd.
 * Pružanje tehničke podrške klijentima.</t>
   </si>
   <si>
+    <t>Agile Coach</t>
+  </si>
+  <si>
+    <t>Ejdžajl kouč / Agile coach</t>
+  </si>
+  <si>
+    <t>Implementing agile principles within teams and the organization.
+Coaching Scrum Masters, Product Owners, and development teams.
+Facilitating retrospectives, workshops, and agile ceremonies.
+Assessing team maturity and proposing improvements.
+Removing obstacles that hinder agile ways of working.
+Educating teams on agile frameworks (Scrum, Kanban, SAFe).
+Supporting a culture of continuous improvement.</t>
+  </si>
+  <si>
+    <t>Uvođenje agilnih principa u timove i organizaciju.
+Koučing Scrum Mastera, Product Ownera i razvojnih timova.
+Facilitacija retrospektiva, radionica i agilnih ceremonija.
+Procena zrelosti tima i predlaganje poboljšanja.
+Uklanjanje prepreka koje ometaju agilno funkcionisanje.
+Obuka timova u agilnim okvirima (Scrum, Kanban, SAFe).
+Podrška kulturi stalnog unapređenja.</t>
+  </si>
+  <si>
     <t>AI Engineer</t>
   </si>
   <si>
     <t>Inženjer veštačke inteligencije</t>
   </si>
   <si>
     <t>* Design, development and implementation of artificial intelligence and machine learning models.
 * Data processing and analysis, including dataset preparation, cleaning and annotation.
 * Development of algorithms for prediction, classification, image/speech recognition or natural language processing (NLP).
 * Integration of AI solutions into existing products, systems or cloud infrastructure.
 * Optimization of models in terms of performance, accuracy and computational resource requirements.
 * Collaboration with data analysts, software developers and business teams in defining requirements and goals.
 * Monitoring AI/ML trends and innovations and applying them in practice.
 * Documentation of procedures, solutions and experiment results.</t>
   </si>
   <si>
     <t>* Projektovanje, razvoj i implementacija modela veštačke inteligencije i mašinskog učenja.
 * Obrada i analiza podataka uključujući pripremu datasetova, čišćenje i anotaciju podataka.
 * Razvoj algoritama za predikciju, klasifikaciju, prepoznavanje slike/govora ili obradu prirodnog jezika (NLP).
 * Integracija AI rešenja u postojeće proizvode, sisteme ili cloud infrastrukturu.
 * Optimizacija modela sa aspekta performansi, tačnosti i zahtevnosti u pogledu računarskih resursa.
 * Saradnja sa data analitičarima, softverskim inženjerima i biznis timovima na definisanju zahteva i ciljeva.
 * Praćenje trendova i novina u oblasti AI/ML i njihova primena u praksi.
 * Dokumentovanje postupaka, rešenja i rezultata eksperimenata.</t>
   </si>
@@ -5792,50 +5732,74 @@
   <si>
     <t>Objective-C Programmer</t>
   </si>
   <si>
     <t>Objective-C Programer</t>
   </si>
   <si>
     <t>* Developing mobile applications for the iOS platform and for devices with the iOS operating system (iPhone, iPad etc.).
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Razvoj mobilnih aplikacija za iOS platformu i uređaje sa iOS operativnim sistemom (iPhone, iPad itd.).
 * Analiza zahteva klijenta i procena potencijalnih rizika i povezanih tehničkih problema.
 * Učestvovanje u kreiranju tehničkih specifikacija.
 * Predaja završenog rada klijentima/testerima u svrhe testiranja.
 * Otkrivanje i korekcija funkcionalnih i sigurnosnih grešaka u izvornom kodu.
 * Predaja završenih softverskih aplikacija klijentima, rukovateljima projektima itd.
 * Pružanje tehničke podrške klijentima.</t>
   </si>
   <si>
+    <t>Online Casino Technician</t>
+  </si>
+  <si>
+    <t>Tehničar online kazina</t>
+  </si>
+  <si>
+    <t>Managing and monitoring online gaming systems.
+Resolving incidents related to gaming software.
+Deploying updates and game configurations.
+Testing the functionality of game modules.
+Communicating with developers and game providers.
+Ensuring operational stability and performance.
+Documenting technical interventions.</t>
+  </si>
+  <si>
+    <t>Upravljanje i nadzor online gaming sistema.
+Rešavanje incidenata vezanih za softver igara.
+Implementacija ažuriranja i konfiguracija igara.
+Testiranje funkcionalnosti gaming modula.
+Komunikacija sa programerima i provajderima igara.
+Obezbeđivanje stabilnosti i performansi sistema.
+Dokumentovanje tehničkih intervencija.</t>
+  </si>
+  <si>
     <t>Oracle Programmer</t>
   </si>
   <si>
     <t>Oracle Programer</t>
   </si>
   <si>
     <t>* Developing computer applications and connecting them with the Oracle database system.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Razvijanje računarskih aplikacija i povezivanje sa Oracle bazom podataka.
 * Analiziranje zahteva korisnika i procenjivanje potencijalnih rizika i srodnih tehničkih problema.
 * Učešće u kreiranju tehničkih specifikacija.
 * Predaja završenog posla klijentima/testerima u svrhu testiranja.
 * Otkrivanje i korekcija funkcionalnih i bezbednosnih grešaka u izvornom kodu.
 * Predaja gotovih softverskih aplikacija klijentima, rukovodiocima projekata itd.
 * Pružanje tehničke podrške klijentima.</t>
   </si>
   <si>
     <t>Perl Programmer</t>
@@ -5943,80 +5907,128 @@
   <si>
     <t>* Developing and maintaining statistical software and tools using R programming language.
 * Analyzing complex datasets to extract meaningful insights and drive data-informed decision-making.
 * Collaborating with cross-functional teams to understand data requirements and deliver actionable solutions.
 * Creating data visualizations and reports to communicate findings effectively to stakeholders.
 * Writing clean, efficient, and well-documented code to ensure maintainability and scalability of projects.
 * Conducting data cleaning and preprocessing to ensure data quality and reliability.
 * Participating in code reviews and contributing to best practices in software development.
 * Staying updated with the latest advancements in R programming and data science methodologies.
 * Troubleshooting and debugging existing R applications to enhance functionality and performance.
 * Providing training and support to team members and stakeholders on R tools and techniques.</t>
   </si>
   <si>
     <t>* Razvijanje i održavanje statističkih softvera i alata koristeći R programski jezik.
 * Analiza kompleksnih skupova podataka kako bi se izvukli smisleni uvidi i podržalo donošenje odluka zasnovano na podacima.
 * Saradnja sa međufunkcionalnim timovima kako bi se razumele potrebe vezane za podatke i dostavile praktične rešenja.
 * Kreiranje vizuelizacija podataka i izveštaja da bi se efektivno komunicirali rezultati sa zainteresovanim stranama.
 * Pisanje čistog, efikasnog i dobro dokumentovanog koda kako bi se obezbedila održivost i skalabilnost projekata.
 * Obavljanje čišćenja i predobrade podataka kako bi se obezbedio kvalitet i pouzdanost podataka.
 * Učešće u pregledima koda i doprinos razvoju najbolje prakse u razvoju softvera.
 * Aktualiziranje sa najnovijim dostignućima u R programiranju i metodologijama nauke o podacima.
 * Rešavanje problema i ispravljanje grešaka postojećih R aplikacija kako bi se poboljšala funkcionalnost i performans.
 * Pružanje obuke i podrške članovima tima i zainteresovanim stranama o R alatima i tehnikama.</t>
   </si>
   <si>
+    <t>RPA engineer</t>
+  </si>
+  <si>
+    <t>RPA inženjer</t>
+  </si>
+  <si>
+    <t>Automating processes using RPA tools (UiPath, BluePrism, Automation Anywhere).
+Modeling process flows and analyzing steps suitable for automation.
+Developing, testing, and deploying robotic scripts.
+Ensuring proper operation of RPA robots in production.
+Optimizing existing automations and resolving incidents.
+Documenting solutions and process procedures.
+Collaborating with process analysts, IT, and business departments.</t>
+  </si>
+  <si>
+    <t>Automatizacija procesa korišćenjem RPA alata (UiPath, BluePrism, Automation Anywhere).
+Modelovanje tokova procesa i analiza koraka pogodnih za automatizaciju.
+Kreiranje, testiranje i implementacija robotskih skripti.
+Obezbeđivanje ispravnog rada RPA robota u produkciji.
+Optimizacija postojećih automatizacija i rešavanje incidenata.
+Dokumentovanje rešenja i procesnih postupaka.
+Saradnja sa procesnim analitičarima, IT‑jem i biznis odeljenjima.</t>
+  </si>
+  <si>
     <t>Ruby Developer/Programmer</t>
   </si>
   <si>
     <t>Ruby Developer / Programmer</t>
   </si>
   <si>
     <t>* Collaborating with cross-functional teams to define, design, and ship new features in Ruby applications.
 * Writing clean, maintainable, and efficient code while following best practices and development standards.
 * Debugging and resolving issues in existing applications to ensure optimal performance and user experience.
 * Participating in code reviews to provide constructive feedback and improve team productivity.
 * Staying updated with emerging technologies and industry trends to enhance development processes.
 * Developing and maintaining documentation for code, processes, and applications.
 * Integrating user-facing elements with server-side logic to create seamless applications.
 * Ensuring the security and scalability of applications through rigorous testing and optimization.
 * Contributing to the continuous improvement of the development process and team collaboration.
 * Mentoring junior developers and sharing knowledge to foster a culture of learning within the team.</t>
   </si>
   <si>
     <t>* Saradnja sa funkcijski različitim timovima u cilju definisanja, dizajniranja i isporuke novih funkcija u aplikacijama pisanim u Rubiju.
 * Pisanje čistog, održivog i efikasnog koda pridržavajući se najboljih praksi i standarda za razvoj.
 * Otklanjanje i rešavanje problema u postojećim aplikacijama kako bi se obezbedio optimalan performans i korisničko iskustvo.
 * Učešće u pregledu koda u cilju pružanja konstruktivnih komentara i poboljšanja produktivnosti tima.
 * Ažurniranje sa novim tehnologijama i trendovima u industriji kako bi se poboljšali procesi za razvoj.
 * Razvoj i održavanje dokumentacije za kod, procese i aplikacije.
 * Integracija korisnički usmerenih elemenata sa logikom server strane kako bi se stvorile bezprekorne aplikacije.
 * Osiguranje bezbednosti i skalabilnosti aplikacija putem rigoroznog testiranja i optimizacije.
 * Doprinos stalnom poboljšanju procesa za razvoj i saradnje tima.
 * Mentorstvo junior razvijača i deljenje znanja kako bi se podstakla kultura učenja unutar tima.</t>
   </si>
   <si>
+    <t>SAP consultant</t>
+  </si>
+  <si>
+    <t>SAP konsultant</t>
+  </si>
+  <si>
+    <t>Analyzing business processes and designing solutions within SAP modules.
+Configuring the SAP system according to client requirements.
+Testing, documenting, and supporting deployment activities.
+Training users and providing expert support.
+Collaborating on data migration and integrations with other systems.
+Resolving incidents and optimizing SAP configurations.
+Supporting the development of SAP architecture and processes.</t>
+  </si>
+  <si>
+    <t>Analiza poslovnih procesa i dizajn rešenja u SAP modulima.
+Konfigurisanje SAP sistema prema zahtevima klijenta.
+Testiranje, dokumentovanje i podrška prilikom implementacije.
+Obuka korisnika i pružanje stručne podrške.
+Saradnja na migraciji podataka i integracijama sa drugim sistemima.
+Rešavanje incidenata i optimizacija SAP podešavanja.
+Podrška razvoju SAP arhitekture i procesa.</t>
+  </si>
+  <si>
     <t>SAP specialist</t>
   </si>
   <si>
     <t>SAP specijalista</t>
   </si>
   <si>
     <t>* Provide adequate user support, receive and resolve bug reports and problems.
 * Monitor the system and take measures to ensure trouble-free operation.
 * Manage assigned modules according to agreed internal standards.
 * Communicate with other departments to provide appropriate support for SAP users.
 * Contribute to the development of operational methodologies and development plans.
 * Take over new innovations as well as professional decommissioning of obsolete information systems.</t>
   </si>
   <si>
     <t>* Pružite odgovarajuću korisničku podršku, primajte i rešavajte izveštaje o greškama i probleme.
 * Nadgledajte sistem i preduzmite mere kako biste osigurali nesmetan rad.
 * Upravljajte dodeljenim modulima u skladu sa dogovorenim internim standardima.
 * Komunicirajte sa drugim odeljenjima kako biste pružili odgovarajuću podršku SAP korisnicima.
 * Doprineti razvoju operativnih metodologija i razvojnih planova.
 * Preuzmite nove inovacije, kao i profesionalno uklanjanje zastarelih informacionih sistema.</t>
   </si>
   <si>
     <t>Scrum Master</t>
   </si>
   <si>
@@ -6068,50 +6080,108 @@
 * Uklanjanje virusa, spyware, spamova i drugih štetnih aplikacija.
 * Ažuriranje antivirusnog softvera, antispyware i sigurnosnih korektura.
 * Komuniciranje s kupcima, pružajući stručne savete i konsultacije.</t>
   </si>
   <si>
     <t>Software Engineer</t>
   </si>
   <si>
     <t>Softver inženjer</t>
   </si>
   <si>
     <t>* Using computer and mathematical knowledge in designing, developing, and testing software.
 * Analysing customer requirements and proposing technical solutions.
 * Creating and maintaining technical documentation.
 * Developing software according to customer requirements.
 * Testing software and repairing errors.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Korišćenje računara i matematičkih znanja u projektovanju, razvoju i testiranje softvera.
 * Analiziranje zahteva korisnika i predlaganje tehničkih rešenja.
 * Izrada i održavanje tehničke dokumentacije.
 * Razvoj softvera prema zahtevima kupaca.
 * Testiranje softvera i popravke grešaka.
 * Pružanje tehničke podrške klijentima.</t>
+  </si>
+  <si>
+    <t>Solution architect</t>
+  </si>
+  <si>
+    <t>Solution arhitekta</t>
+  </si>
+  <si>
+    <t>Analyzing business requirements and translating them into technical solution designs.
+Designing system architectures, integrations, data flows, and technical components.
+Preparing architectural documentation, models, and diagrams.
+Selecting technologies and defining technical standards and best practices.
+Collaborating with developers, testers, business analysts, and the infrastructure team during implementation.
+Consulting design proposals with stakeholders and presenting architecture to both technical and non-technical audiences.
+Overseeing solution implementation and performing technical reviews.
+Addressing security, performance, scalability, and availability considerations.
+Designing integration interfaces (APIs) and system interconnection logic.
+Ensuring solution alignment with enterprise architecture and IT strategy.
+Supporting roadmap planning and effort estimation.</t>
+  </si>
+  <si>
+    <t>Analiza poslovnih zahteva i njihovo prevođenje u tehnički dizajn rešenja.
+Projektovanje arhitekture sistema, integracija, tokova podataka i tehničkih komponenti.
+Priprema arhitektonske dokumentacije, modela i dijagrama.
+Odabir tehnologija i definisanje tehničkih standarda i najboljih praksi.
+Saradnja sa programerima, testerima, poslovnim analitičarima i infrastrukturnim timom tokom implementacije.
+Konsultovanje predloga sa stejkholderima i prezentovanje arhitekture tehničkoj i netehničkoj publici.
+Nadgledanje implementacije rešenja i sprovođenje tehničkih revizija.
+Rešavanje pitanja bezbednosti, performansi, skalabilnosti i dostupnosti.
+Dizajniranje integracionih interfejsa (API) i logike povezivanja sistema.
+Obezbeđivanje usklađenosti rešenja sa enterprise arhitekturom i IT strategijom.
+Podrška planiranju roadmap‑a i proceni složenosti.</t>
+  </si>
+  <si>
+    <t>SRE – Site Reliability Engineer</t>
+  </si>
+  <si>
+    <t>SRE – Inženjer pouzdanosti sajtova</t>
+  </si>
+  <si>
+    <t>Monitoring system availability and performance.
+Incident response — resolving outages and restoring services quickly.
+Automating operational tasks and deployments.
+Capacity planning and infrastructure scaling.
+Building and maintaining monitoring, alerting, and metrics.
+Collaborating with developers to improve application reliability.
+Post‑incident analysis and implementation of preventive measures.
+Ensuring system security and compliance with standards.</t>
+  </si>
+  <si>
+    <t>Praćenje dostupnosti i performansi sistema.
+Incident response – rešavanje ispada i brzo obnavljanje usluga.
+Automatizacija operativnih zadataka i deploy procesa.
+Planiranje kapaciteta i skaliranje infrastrukture.
+Kreiranje i održavanje monitoringa, alertinga i metrika.
+Saradnja sa programerima na unapređenju pouzdanosti aplikacija.
+Post‑incident analize i uvođenje preventivnih mera.
+Obezbeđivanje bezbednosti sistema i usklađenosti sa standardima.</t>
   </si>
   <si>
     <t>Systems Administrator</t>
   </si>
   <si>
     <t>Sistem administrator</t>
   </si>
   <si>
     <t>* Installation and administration of computer servers and workstations.
 * Installing, reinstalling and updating licensed software; keeping records on purchased licences.
 * Performing regular system and software audits.
 * Analysing system logs and identifying possible irregularities.
 * Optimising the system operation and performance.
 * Managing the rights of access to the computer network with an emphasis on safeguarding of sensitive data from unauthorised access.
 * Responsibility for the controlled access to the Internet and securing of incoming and outgoing data.
 * Carrying out regular back-ups of electronic data.
 * Providing methodological support to employees regarding the software and hardware equipment usage.
 * Solving technical problems.</t>
   </si>
   <si>
     <t>* Instalacija i administriranje servera i radnim stanicama.
 * Instaliranje, reinstaliranje i ažuriranje licenciranih softvera; vođenje evidencije o kupljenim licencama.
 * Redovna revizija sistema i softvera.
 * Analiza sistema logovanja i identifikovanje mogućih nepravilnosti.
 * Optimizacija sistemskih operacija i performansi. 
@@ -6222,78 +6292,50 @@
 * Preparing documents for the implementation of changes related to product innovation in the information system.
 * Creating and updating computer programs for distribution networks, pricing, taxation and technical changes in life insurance.
 * Testing the profitability of products.
 * Preparing personalised insurance offers.
 * Preparing documents for the assessment of non-standard changes in life insurance.
 * Performing and ensuring activities related to financial funds in investment life insurance.
 * Preparing documentation and participating in conducting methodological trainings for distribution networks.
 * Preparing documentation for accounting, the National Bank of Slovakia, auditors, shareholders and other entities, preparing periodic reports for the reinsurer.
 * Providing expert consultation on life insurance products to other units of the company.</t>
   </si>
   <si>
     <t>* Praćenje tržišta osiguranja, razvoj novih proizvoda i predlaganje izmena postojećih proizvoda.
 * Formulisanje ugovora o osiguranju, uslova osiguranja i posebnih aranžmana.
 * Određivanje tarifa premija, iznos tehničkih rezervi životnih osiguranja i dopunskog osiguranja.
 * Priprema i ažuriranje poslovnih planova i priručnika.
 * Priprema dokumentacije za sprovođenje promena vezanih za inovacije proizvoda u informacionom sistemu.
 * Stvaranje i ažuriranje računarskih programa za distribuciju mreže, cena, poreza i tehničkih promena u životnom osiguranju.
 * Ispitivanje profitabilnosti proizvoda.
 * Priprema personalizovane ponude osiguranja.
 * Priprema dokumentacije za procenu nestandardne promene u životnom osiguranju.
 * Osiguranje i obavljanje finansijskih aktivnosti vezanih za investicione fondove.
 * Priprema dokumentacije i metodologije za učestvu banku, revizore, deoničare i druge subjekte, priprema periodičnih izveštaja za reosiguranik.
 * Pružanje stručne konsultacije o uslugama životnog osiguranja drugim sektorima kompanije.</t>
   </si>
   <si>
-    <t>* Overseeing the overall operations and strategic direction of the branch.
-[...26 lines deleted...]
-  <si>
     <t>Insurance administrator</t>
   </si>
   <si>
     <t>Administrator osiguranja</t>
   </si>
   <si>
     <t>* Checking the accuracy and completeness of contracts and their amendments, their processing in the information system and intervening in incorrect contracts.
 * Processing the technical and nontechnical changes in contracts.
 * Supplementing insurance premiums, and entering premium accountings into the information system.
 * Identifying and pairing the received payments with the premium regulations.
 * Sending reminders and calls regarding the monthly accounting and outstanding premium payments to clients.
 * Processing unused insurance premium and premium overpayments (calculation and payment to clients).
 * Cancelling, terminating and extending insurance contracts.
 * Preparing documents for bookkeeping.
 * Keeping a register of contracts in accordance with the applicable registration regulations of the company.
 * Communicating with clients and distribution networks regarding the management of insurance policies.</t>
   </si>
   <si>
     <t>* Provera tačnosti i potpunosti ugovora i njihovih izmena i dopuna, njihova obrada u informativnom sistemu i intervenisanje u slučaju grešaka u ugovoru.
 * Obrada tehničkih i drugih promena u ugovorima.
 * Dopune premija osiguranja i unos premijskog knjigovodstva u informacioni sistem.
 * Identifikacija i uparivanje primljenih uplata sa propisima za premije osiguranja.
 * Slanje podsetnika i pozivanje klijenata za mesečni obračun i posebne premije za klijente
 * Obrada neiskorištenih premija osiguranja i preplaćenih premija (obračun i isplata klijentima).
 * Poništavanje, prekid i produženje ugovora o osiguranju.
@@ -6764,50 +6806,80 @@
 * Poštovanje rokova pri upravljanju višestrukim zadacima i prioritetima.
 * Korišćenje platformi društvenih mreža za promociju vesti i komunikaciju sa publikom.
 * Informatizovanje o aktuelnim događajima i trendovima u raznim poljima kako bi se identifikovale potencijalne priče.
 * Održavanje etičkih standarda i smernica u novinarstvu radi očuvanja poverenja javnosti.
 * Učešće u stalnom obučavanju i profesionalnom usavršavanju radi poboljšanja izveštajnih veština.</t>
   </si>
   <si>
     <t>Senior Graphic Designer</t>
   </si>
   <si>
     <t>Stariji grafički dizajner</t>
   </si>
   <si>
     <t>* Self-reliant production of a wide range of creative graphic concepts without detailed assignments from clients.
 * Incorporating clients’ comments into graphic designs.
 * Transferring drawings from paper to electronic form using a scanner.
 * Setting the final style and colours of drawings in a graphics program.
 * Exporting graphic designs in the desired format.</t>
   </si>
   <si>
     <t>* Samostalna izrada širokog spektra kreativnih grafičkih koncepata bez detaljnih zadataka od strane klijenata.
 * Uključivanje komentara klijenata u grafičke dizajne.
 * Prenos crteža sa papira u elektronski oblik pomoću skenera.
 * Postavljanje konačnog stila i boja crteža u grafičkom programu.
 * Izvoz grafičkih dizajna u željenom formatu.</t>
+  </si>
+  <si>
+    <t>TV Host and Announcer</t>
+  </si>
+  <si>
+    <t>TV voditelj i spiker</t>
+  </si>
+  <si>
+    <t>* Presenting and announcing various segments within electronic media, including radio and television programs.
+* Introducing daily programming, including shows, musical performances, and guest appearances.
+* Reading news articles and other texts in spoken format, ensuring clear and engaging delivery.
+* Conducting interviews with guests and experts to provide insightful commentary and discussion.
+* Engaging with the audience through interactive segments and social media platforms.
+* Collaborating with production teams to develop content and improve program quality.
+* Preparing for broadcasts by researching topics and gathering relevant information.
+* Delivering promotional messages and advertisements in a professional manner.
+* Adapting to live broadcasting situations with poise and professionalism.
+* Upholding the standards of journalistic integrity and accuracy in all communications.</t>
+  </si>
+  <si>
+    <t>* Prezentovanje i najavlivanje različitih segmenata u okviru elektronskih medija, uključujući radio i televizijske programe.
+* Uvod u dnevni program, uključujući emisije, muzičke nastupe i gostujuća pojavljivanja.
+* Čitanje vesti i drugih tekstova u govornom formatu, obezbeđujući jasnu i zanimljivu prezentaciju.
+* Vođenje intervjua sa gostima i stručnjacima kako bi se obezbedio uvidan komentar i diskusija.
+* Interakcija sa publikom putem interaktivnih segmenata i platformi društvenih medija.
+* Saradnja sa produkcijskim timovima za razvoj sadržaja i poboljšanje kvaliteta programa.
+* Priprema za emitovanje istraživanjem tema i prikupljanjem relevantnih informacija.
+* Profesionalno prezentovanje promotivnih poruka i reklama.
+* Prilagođavanje živim emitovanjima sa mirnoćom i profesionalizmom.
+* Održavanje standarda novinarske integriteta i tačnosti u svim komunikacijama.</t>
   </si>
   <si>
     <t>TV/Film Production Assistant</t>
   </si>
   <si>
     <t>TV/Film asistent produkcije</t>
   </si>
   <si>
     <t>* Assisting in the preparation and organization of film and television productions.
 * Coordinating schedules and logistics for cast and crew members.
 * Supporting the production team in various tasks including set preparation and equipment setup.
 * Managing communication between departments to ensure smooth operation during filming.
 * Assisting with the handling of production paperwork, including contracts and release forms.
 * Contributing to the maintenance of production budgets and tracking expenses.
 * Helping to organize and facilitate auditions and casting calls.
 * Assisting in the post-production process, including editing and reviewing footage.
 * Coordinating travel arrangements and accommodations for cast and crew.
 * Engaging in problem-solving and providing support during on-set challenges.
 * Maintaining a positive and professional atmosphere on set.
 * Performing other duties as assigned by the production team.</t>
   </si>
   <si>
     <t>* Pomoć u pripremi i organizaciji filmskih i televizijskih produkcija.
 * Koordinacija rasporeda i logistike za članove glumačke ekipe i osoblja.
 * Podrška produkcijskom timu u različitim zadacima, uključujući pripremu seta i postavljanje opreme.
@@ -7057,50 +7129,74 @@
 * Odgovornost za značenje i kreativnu poruku reklamne kampanje.</t>
   </si>
   <si>
     <t>Auto Repair Shop Manager</t>
   </si>
   <si>
     <t>Šef servisa u auto industriji</t>
   </si>
   <si>
     <t>* Planning the receipt and organising of the repair processes with respect to the efficient use of personnel, means of production and material.
 * Managing, coordinating and motivating employees.
 * Assigning tasks to employees and monitoring their fulfilment.
 * Recording and evaluating the time worked and workers' performance.
 * Assisting in diagnosing the complex defects and determining the repair procedures.
 * Handling complaints and claims from customers.</t>
   </si>
   <si>
     <t>* Planiranje prijema i organizovanje procesa popravke sa obzirom na efikasno korišćenje osoblja, sredstava za proizvodnju i materijala.
 * Upravljanje, koordinacija i motivisanje zaposlenih.
 * Dodeljivanje zadataka zaposlenima i praćenje njihovog ispunjavanja.
 * Praćenje i vrednovanje efikasnosti radnika.
 * Pomoć u dijagnostikovanju složenih nedostataka i utvrđivanje postupka popravke.
 * Rešavanje prigovora i potraživanja kupaca.</t>
   </si>
   <si>
+    <t>Betting Sector Manager</t>
+  </si>
+  <si>
+    <t>Menadžer za proizvode klađenja</t>
+  </si>
+  <si>
+    <t>Managing the portfolio of sports and odds‑based betting products.
+Collaborating with trading, risk management, and marketing teams.
+Optimizing the offer and monitoring market performance.
+Creating promotional campaigns and player engagement activities.
+Ensuring regulatory and compliance adherence.
+Proposing product innovations.
+Monitoring competitors and industry trends.</t>
+  </si>
+  <si>
+    <t>Upravljanje portfolijom sportskih i kvotaških proizvoda.
+Saradnja sa trading timom, risk menadžmentom i marketingom.
+Optimizacija ponude i praćenje performansi tržišta.
+Kreiranje promo kampanja i aktivnosti za igrače.
+Kontrola usklađenosti sa zakonodavstvom.
+Predlaganje inovacija proizvoda.
+Praćenje konkurencije i trendova.</t>
+  </si>
+  <si>
     <t>Brand Manager</t>
   </si>
   <si>
     <t>Brend menadžer</t>
   </si>
   <si>
     <t>* Responsibility for the management of assigned brands.
 * Monitoring the market, consumer preferences and competitive activities.
 * Designing and implementing the brand marketing strategy.
 * Planning the marketing budget, controlling its spending and responsibility for its effective use.
 * Building a brand´s position in the market in accordance with the marketing strategy.
 * Managing and supervising advertising campaigns.
 * Communicating with partners and external suppliers.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
     <t>* Odgovornost za upravljanje dodeljenim brendovima.
 * Praćenje tržišta, sklonosti potrošača i aktivnosti konkurencije.
 * Izrada i sprovođenje strategije brend marketinga.
 * Planiranje marketinškog budžeta, kontrolisanje izdataka i odgovornost za efikasno korišćenje.
 * Izgradnja percepcije brenda na tržištu u skladu sa marketinškom strategijom.
 * Upravljanje i nadzor reklamnim kampanjama.
 * Komunikacija s partnerima i spoljnim dobavljačima.
 * Saradnja s drugim sektorima u poduzeću.</t>
   </si>
@@ -7204,50 +7300,76 @@
   </si>
   <si>
     <t>Menadžer za ugovore i dokumentaciju</t>
   </si>
   <si>
     <t>* supporting the business department in negotiating terms and conditions
 * revision of treaties
 * overseeing compliance with contractual standards
 * identifying, assessing and reducing the risks associated with the terms of the proposed contracts
 * cooperation with the Legal Department
 * contractual correspondence
 * negotiation of contracts with investors, partners and consultants
 * contractual consulting</t>
   </si>
   <si>
     <t>* podrška poslovnom odeljenju u pregovorima o uslovima i odredbama
 * revizija ugovora
 * nadgledanje usklađenosti sa standardima iz ugovora
 * identifikacija, procena i smanjenje rizika povezanih sa uslovima predloženih ugovora
 * saradnja sa Pravnim odeljenjem
 * korespondencija u vezi sa ugovorima
 * pregovori oko ugovora sa investitorima, partnerima i konsultantima
 * ugovorno savetovanje</t>
   </si>
   <si>
+    <t>Department Manager</t>
+  </si>
+  <si>
+    <t>Rukovodilac odeljenja</t>
+  </si>
+  <si>
+    <t>* Ensuring the smooth running of the department within the company.
+* Managing, coordinating, motivating and evaluating subordinate staff.
+* Training of new recruits.
+* Finding and proposing trainings and courses for subordinate employees.
+* Checking the attendance of subordinate employees.
+* Solving non-standard situations at the workplace.
+* Participation in the selection and dismissal of employees.
+* Preparing weekly and monthly reports.</t>
+  </si>
+  <si>
+    <t>* Osigurati nesmetano funkcioniranje sektora unutar kompanije.
+* Upravljanje, koordiniranje, motivisanje i vrednovanje podređenih zaposlenih.
+* Obuka novih zaposlenih.
+* Pronalaženje i predlaganje treninga i kurseva za podređene zaposlene.
+* Provera prisutnosti podređenih zaposlenih.
+* Rešavanje nestandardnih situacija na radnom mestu.
+* Učestvovanje u odabiru i otpuštanju zaposlenih.
+* Priprema nedeljnih i mesečnih izveštaja.</t>
+  </si>
+  <si>
     <t>Editor-In-Chief</t>
   </si>
   <si>
     <t>Glavni urednik</t>
   </si>
   <si>
     <t>* Responsibility for the content and the visual aspect of newspapers, magazines, websites and other periodicals.
 * Responsibility for the accuracy and completeness of the information published.
 * Managing the editorial team and editorial board.
 * Approving ideas and suggestions of subordinates.
 * Writing leading articles (editorials), columns, etc.</t>
   </si>
   <si>
     <t>* Odgovornost za sadržaj i vizualni aspekt novina, magazina, web stranica i drugih časopisa.
 * Odgovornost za tačnost i potpunost objavljenih informacija.
 * Upravljanje uredničkim timom i uredništvom.
 * Odobravanje ideja i predloga podređenih.
 * Pisanje editorijala, kolumni, itd.</t>
   </si>
   <si>
     <t>ESG manager</t>
   </si>
   <si>
     <t>Menadžer za životnu sredinu, društvo i upravljanje</t>
   </si>
@@ -7326,50 +7448,98 @@
   <si>
     <t>Finance Manager</t>
   </si>
   <si>
     <t>Finansijski menadžer</t>
   </si>
   <si>
     <t>* Managing, coordinating, motivating, and assessing subordinate employees.
 * Ensuring strategic financial planning.
 * Preparing and processing of financial statements of the company.
 * Analysing the financial situation of the company.
 * Planning, managing, and monitoring of cash flow.
 * Communicating with financial institutions and external partners of the company.
 * Reporting results to the members of senior management.</t>
   </si>
   <si>
     <t xml:space="preserve">* Upravljanje, koordiniranje, motivisanje i procena podređenih zaposlenih.
 * Osiguranje strateškog finansijskog plana.
 * Priprema i obrada finansijskih izveštaja kompanije.
 * Analiza finansijske situacije kompanije.
 * Planiranje, upravljanje i praćenje novčanog toka.
 * Komuniciranje sa finansijskim institucijama i eksternim partnerima kompanije.
 * Izveštavanje članova višeg menadžmenta o rezultatima. </t>
   </si>
   <si>
+    <t>Gaming Club Manager</t>
+  </si>
+  <si>
+    <t>Menadžer igraonice</t>
+  </si>
+  <si>
+    <t>Managing gaming venue operations and supervising staff.
+Ensuring compliance with rules and legislation.
+Maintaining customer satisfaction.
+Optimizing performance of gaming devices.
+Handling incidents and risk situations.
+Organizing staff schedules and training.
+Overseeing financial and security aspects of the venue.</t>
+  </si>
+  <si>
+    <t>Upravljanje radom igraonice i nadzor osoblja.
+Kontrola poštovanja propisa i internih pravila.
+Obezbeđivanje zadovoljstva korisnika.
+Optimizacija performansi gaming uređaja.
+Rešavanje incidenata i rizičnih situacija.
+Organizovanje smena i obuka zaposlenih.
+Nadzor finansijskih i bezbednosnih aspekata poslovanja.</t>
+  </si>
+  <si>
+    <t>Gaming Machines Manager</t>
+  </si>
+  <si>
+    <t>Menadžer gaming uređaja</t>
+  </si>
+  <si>
+    <t>Managing the operation of gaming machines and technical equipment.
+Planning placement, performance, and rotation of machines.
+Communicating with technicians, suppliers, and venue operators.
+Monitoring revenues and device performance.
+Ensuring compliance with legislation.
+Overseeing maintenance and service interventions.
+Optimizing the game portfolio.</t>
+  </si>
+  <si>
+    <t>Upravljanje radom gaming automata i tehničke opreme.
+Planiranje pozicioniranja, performansi i rotacije automata.
+Saradnja sa tehničarima, dobavljačima i objektima.
+Praćenje prihoda i rezultata uređaja.
+Obezbeđivanje usklađenosti sa propisima.
+Kontrola servisnih intervencija i održavanja.
+Optimizacija ponude igara.</t>
+  </si>
+  <si>
     <t>Head of controlling</t>
   </si>
   <si>
     <t>Šef kontrolinga</t>
   </si>
   <si>
     <t>* Management and development of the controlling team.
 * Ensuring accurate and timely reporting, analysis and financial forecasts.
 * Compiling budgets and plans and monitoring their fulfillment.
 * Analysis and evaluation of financial results and recommendations for improvement.
 * Cooperation on strategic planning and decision-making.
 * Communication with internal and external partners, including presentation of results and strategies.</t>
   </si>
   <si>
     <t>* Upravljanje i razvoj kontroling tima.
 * Obezbeđivanje tačnog i blagovremenog izveštavanja, analiza i finansijskih prognoza.
 * Sastavljanje budžeta i planova i praćenje njihovog ispunjenja.
 * Analiza i evaluacija finansijskih rezultata i preporuke za unapređenje.
 * Saradnja na strateškom planiranju i donošenju odluka.
 * Komunikacija sa internim i eksternim partnerima, uključujući prezentaciju rezultata i strategija.</t>
   </si>
   <si>
     <t>Head of Customer Support</t>
   </si>
   <si>
@@ -7423,50 +7593,56 @@
 * Identifikuje potencijalne rizike i izazove u razvoju proizvoda.
 * Upravlja budžetom za razvoj proizvoda, donoseći informisane odluke radi optimizacije raspodele resursa i maksimiziranja povrata ulaganja.
 * Uspostavlja i prati ključne indikatore učinka (KPI) koji se odnose na razvoj proizvoda koristeći uvide zasnovane na podacima za kontinuirano poboljšanje procesa i rezultata.</t>
   </si>
   <si>
     <t>Head of the Legal Department</t>
   </si>
   <si>
     <t>Rukovodilac pravne službe</t>
   </si>
   <si>
     <t>* Managing, leading, motivating and evaluating subordinate staff.
 * Providing legal support, analyses and consulting to the company management.
 * Drafting, commenting and editing contracts.
 * Monitoring legislative changes at the national and European levels.
 * Cooperating with state authorities.
 * Representing the company in litigation and administrative proceedings.</t>
   </si>
   <si>
     <t xml:space="preserve"> * Upravljanje, rukovođenje, motivisanje i vrednovanje rada podređenog osoblja.
 * Pružanje pravne podrške, analize i konsaltinga za menadžment kompanije.
 * Izrada, komentarisanje i uređivanje ugovora.
 * Praćenje zakonskih promena na nacionalnom i evropskom nivou.
 * Saradnja s državnim telima.
 * Zastupanje kompanije u parnicama i upravnim postupcima.</t>
+  </si>
+  <si>
+    <t>Head of Vehicle Technical Inspection</t>
+  </si>
+  <si>
+    <t>Rukovodilac tehničkog pregleda vozila</t>
   </si>
   <si>
     <t>Hotel manager</t>
   </si>
   <si>
     <t>Hotel Menadžer</t>
   </si>
   <si>
     <t>* Managing a hotel, a group of hotels
 * Overseeing all departments, plants and resorts
 * Responsibility for preparation and execution of the business plan, the investment and financial plan of the hotel
 * Responsibility for the readiness of the hotel to provide services
 * Responsibility for securing sufficient number of qualified employees
 * Participation in the choice of and approving new employees, making decisions about termination of employment
 * Overseeing the operation of the hotel, checking daily reports and monthly statements of operation
 * Securing PR of the hotel
 * Overseeing satisfaction of the guests and the quality of provided services
 * Taking part in exhibitions, meetings, workshops.
 * Cooperating in creating business strategies and putting them into practice</t>
   </si>
   <si>
     <t>* Upravljanje hotelom, grupom hotela
 * Nadgledanje svih odeljenja, sektora i odmarališta
 * Odgovornost za pripremu i izvršenje poslovnog plana, investicije i finansijskog plana hotela
 * Odgovornost za spremnost hotela za pružanje usluga
@@ -7604,95 +7780,125 @@
   </si>
   <si>
     <t>Marketing menadžer</t>
   </si>
   <si>
     <t>* Development of short-time and long-time marketing strategy.
 *Strengthening the awareness and position of the brand on the market.
 * Analysing the market, monitoring trends and activities of competitors.
 * Proposing marketing budget, deciding on the use of funds and supervising their ongoing use.
 * Preparing and coordinating the course of marketing campaigns and supporting activities.
 * Monitoring the effectiveness of marketing campaigns and supporting activities.
 * Evaluating the successfulness of marketing campaigns and supporting activities.
 * Leadership, motivation and assignment of tasks to subordinate staff.</t>
   </si>
   <si>
     <t>* Razvoj kratkoročnih i dugoročnih marketinških strategija.
 * Jačanje svesti kupaca i pozicije brenda na tržištu.
 * Analiziranje tržišta, praćenje trendova i aktivnosti konkurencije.
 * Predlaganje marketinških proračuna, odlučivanje o korišćenju sredstava i nadziranje upotrebe.
 * Priprema i koordinacija marketinških kampanja i pratećih aktivnosti.
 * Praćenje učinkovitosti marketinških kampanja i pratećih aktivnosti.
 * Procena uspešnosti marketinških kampanja i pratećih aktivnosti.
 * Vođstvo, motivacija i dodela zadataka podređenom osoblju.</t>
   </si>
   <si>
+    <t>Online Casino Manager</t>
+  </si>
+  <si>
+    <t>Menadžer online kazina</t>
+  </si>
+  <si>
+    <t>Managing online casino operations and product performance.
+Coordinating teams (support, risk, marketing, tech).
+Optimizing player offerings and promotional campaigns.
+Monitoring KPIs, game performance, and player behavior.
+Handling risk situations and compliance requirements.
+Overseeing security, AML, and responsible gaming.
+Proposing improvements to products and user experience.</t>
+  </si>
+  <si>
+    <t>Upravljanje online kazino operacijama i performansama proizvoda.
+Koordinacija timova (support, rizik, marketing, tehnički tim).
+Optimizacija ponude za igrače i promo kampanja.
+Praćenje KPI‑eva, rezultata igara i ponašanja igrača.
+Rešavanje rizičnih situacija i compliance zahteva.
+Nadzor nad bezbednošću, AML‑om i odgovornim igranjem.
+Predlaganje unapređenja proizvoda i korisničkog iskustva.</t>
+  </si>
+  <si>
     <t>Postmaster</t>
   </si>
   <si>
     <t>Voditelj poštanskog ureda</t>
   </si>
   <si>
     <t>* Managing, supervising and organising activities within the post office.
 * Monitoring the stock level of operational material, forms and goods in storage, ordering and allocation of material to employees.
 * Addressing and eliminating the problems, failures and shortcomings.
 * Performing administrative tasks associated with the position of post office manager.</t>
   </si>
   <si>
     <t>* Upravljanje, nadzor i organizovanje aktivnosti unutar pošte.
 * Praćenje nivoa zaliha operativnog materijala, formulara i robe u skladištu, naručivanje i dodela materijala zaposlenima.
 * Rešavanje i otklanjanje problema, kvarova i nedostataka.
 * Obavljanje administrativnih zadataka vezanih za poziciju šefa pošte.</t>
   </si>
   <si>
     <t>Product owner</t>
   </si>
   <si>
     <t>* Strategy and Vision: Develop and communicate a clear product vision and strategy to the development team, stakeholders, and senior management.
 * Product Backlog Management: Create, prioritize, and manage the product backlog, ensuring that it is well-groomed, refined, and ready for development.
 * Requirement Gathering: Collaborate with stakeholders, customers, and users to understand their needs and gather requirements, translating them into clear user stories and acceptance criteria.
 * Agile Planning and Execution: Participate in agile ceremonies such as sprint planning, backlog grooming, and daily stand-ups, ensuring that the team is working efficiently and delivering value in each sprint.
 * Release Management: Coordinate and manage the release process, ensuring that product increments are delivered on time and meet quality standards.
 * Cross-functional Collaboration: Work closely with development teams, UX/UI designers, quality assurance, and other stakeholders to define and deliver high-quality products that align with business objectives.
 * Stakeholder Management: Engage and manage relationships with internal and external stakeholders, addressing their concerns, gathering feedback, and keeping them informed about the product's progress.
 * Product Documentation: Create and maintain product documentation, including user guides, release notes, and other relevant materials to support the product's adoption and usage.
 * Market and Competitive Analysis: Conduct market research and competitive analysis to identify trends, opportunities, and potential product enhancements that can give the organization a competitive edge.
 * Continuous Improvement: Actively seek feedback from users and stakeholders, monitor product performance and metrics, and identify areas for improvement, driving continuous product enhancements and optimization.</t>
   </si>
   <si>
     <t>* Strategija i vizija: Razvijte i prenesite jasnu viziju proizvoda i strategiju razvojnom timu, zainteresovanim stranama i višem rukovodstvu.
 * Upravljanje zaostatkom proizvoda: Kreirajte, odredite prioritet i upravljajte zaostatkom proizvoda, osiguravajući da je dobro njegovan, prefinjen i spreman za razvoj.
 * Prikupljanje zahteva: Sarađujte sa zainteresovanim stranama, kupcima i korisnicima da biste razumeli njihove potrebe i prikupili zahteve, prevodeći ih u jasne korisničke priče i kriterijume prihvatanja.
 * Agilno planiranje i izvođenje: Učestvujte u agilnim ceremonijama kao što su planiranje sprinta, sređivanje zaostalih zadataka i svakodnevna ustajanja, osiguravajući da tim radi efikasno i daje vrednost u svakom sprintu.
 * Upravljanje izdanjima: Koordinirajte i upravljajte procesom objavljivanja, osiguravajući da se inkrementi proizvoda isporučuju na vreme i da ispunjavaju standarde kvaliteta.
 * Međufunkcionalna saradnja: Blisko sarađujte sa razvojnim timovima, UKS/UI dizajnerima, obezbeđenjem kvaliteta i drugim zainteresovanim stranama da biste definisali i isporučili proizvode visokog kvaliteta koji su u skladu sa poslovnim ciljevima.
 * Upravljanje zainteresovanim stranama: Angažovanje i upravljanje odnosima sa internim i eksternim zainteresovanim stranama, rešavanje njihovih problema, prikupljanje povratnih informacija i informisanje o napretku proizvoda.
 * Dokumentacija o proizvodu: Kreirajte i održavajte dokumentaciju o proizvodu, uključujući korisničke vodiče, beleške o izdanju i druge relevantne materijale za podršku usvajanju i korišćenju proizvoda.
 * Analiza tržišta i konkurencije: Sprovedite istraživanje tržišta i analizu konkurencije da biste identifikovali trendove, prilike i potencijalna poboljšanja proizvoda koja mogu dati organizaciji konkurentsku prednost.
 * Kontinuirano poboljšanje: Aktivno tražite povratne informacije od korisnika i zainteresovanih strana, pratite performanse proizvoda i metrike i identifikujte oblasti za poboljšanje, podstičući kontinuirana poboljšanja i optimizaciju proizvoda.</t>
   </si>
   <si>
+    <t>Production Manager</t>
+  </si>
+  <si>
+    <t>Menadžer proizvodnje</t>
+  </si>
+  <si>
     <t>* Planning, managing and coordinating the existing production, production processes and capacities.
 * Responsibility for creating production plans, budgets and production analysis.
 * Implementing improvements and optimising resource utilisation.
 * Coordinating, managing, assessing and motivating the production team.
 * Checking team performance and other indicators.
 * Monitoring production efficiency, securing technical support for production.
 * Technical change management, implementing new technologies and procedures to increase competitiveness.
 * Responsibility for following safety standards and quality standards, e.g. ISO 9001 and ISO 14001.
 * 
 * Co-operation with other departments in the company.</t>
   </si>
   <si>
     <t>Production Supervisor</t>
   </si>
   <si>
     <t>Poslovođa u proizvodnji</t>
   </si>
   <si>
     <t>* Management and organisation of the production process within the assigned shift.
 * Responsibility for the assignment of tasks, achievement of daily production target and improvement of the quality and quantity of products.
 * Leadership, motivation and evaluation of the performance of subordinate staff.
 * Checking compliance with technological processes, security, fire and sanitary regulations.
 * Responsibility for the training of new employees.
 * Solving of problem situations, adoption and implementation of corrective measures to eliminate them.
 * Checking and recording attendance.
@@ -7791,50 +7997,74 @@
     <t>Restoran menadžer</t>
   </si>
   <si>
     <t>* Overseeing daily operations of the restaurant to ensure a high standard of service and guest satisfaction.
 * Managing staff recruitment, training, and performance evaluations to build a competent team.
 * Developing and implementing effective marketing strategies to promote the restaurant and increase customer engagement.
 * Monitoring financial performance, including budgeting, forecasting, and cost control to maximize profitability.
 * Ensuring compliance with health and safety regulations, as well as maintaining cleanliness and hygiene standards.
 * Collaborating with kitchen staff to create and update menus that meet customer preferences and seasonal availability.
 * Handling customer inquiries, complaints, and feedback to enhance the dining experience and foster loyalty.
 * Maintaining relationships with suppliers and vendors to ensure timely delivery of quality products.
 * Analyzing market trends and competitor activities to identify opportunities for growth and improvement.
 * Planning and organizing special events and promotions to attract new customers and retain existing ones.</t>
   </si>
   <si>
     <t>* Nadgledanje svakodnevnih operacija restorana kako bi se obezbedio visok standard usluge i zadovoljstvo gostiju.
 * Upravljanje regrutacijom osoblja, obukom i procenama performansi kako bi se izgradila kompetentna ekipa.
 * Razvijanje i sprovođenje efektvnih marketinških strategija za promociju restorana i povećanje učešća kupaca.
 * Praćenje finansijskih rezultata, uključujući budžetiranje, prognoziranje i kontrolu troškova kako bi se maksimizirala rentabilnost.
 * Obezbeđivanje usklađenosti sa zakonima i propisima o zdravlju i bezbednosti, kao i održavanje standarda čistoće i higijene.
 * Saradnja sa kuhinjskim osobljem u kreiranju i ažuriranju menija koji zadovoljavaju preferencije kupaca i sezonsku dostupnost.
 * Rukovanje upitima, žalbama i povratnim informacijama kupaca kako bi se unapredio doživljaj kupaca i podstakla lojalnost.
 * Održavanje odnosa sa dobavljačima i prodavcima kako bi se obezbedila pravovremena isporuka kvalitetnih proizvoda.
 * Analiziranje trendova na tržištu i aktivnosti konkurenata kako bi se identifikovale prilike za rast i poboljšanje.
 * Planiranje i organizovanje posebnih događaja i promocija kako bi se privukli novi kupci i zadržali postojeći.</t>
+  </si>
+  <si>
+    <t>Retail Betting Operations Manager</t>
+  </si>
+  <si>
+    <t>Menadžer maloprodajnih kladioničarskih poslovnica</t>
+  </si>
+  <si>
+    <t>Managing the network of retail betting shops.
+Responsible for performance, revenue, and operational management.
+Organizing staff schedules and employee training.
+Ensuring compliance with legislation and internal policies.
+Handling complaints and customer‑related situations.
+Optimizing processes and operational costs.
+Collaborating with headquarters and marketing.</t>
+  </si>
+  <si>
+    <t>Upravljanje mrežom maloprodajnih kladioničarskih objekata.
+Odgovornost za performanse, prihode i operativu.
+Organizovanje smena i obuka zaposlenih.
+Kontrola poštovanja zakona i internih pravila.
+Rešavanje pritužbi i situacija sa korisnicima.
+Optimizacija procesa i troškova.
+Saradnja sa centralom i marketingom.</t>
   </si>
   <si>
     <t>Sales Manager</t>
   </si>
   <si>
     <t>Menadžer prodaje</t>
   </si>
   <si>
     <t>* Leading a team of sales representatives with the goal of securing their development, coaching, motivation, and continuous growth.
 * Actively seek out and contact important customers.
 * Develop and close large sales opportunities.
 * Maintain sales contacts and care for key customers.
 * Responsibility for achieving the company’s sales goals.
 * Planning sales goals.
 * Presenting complex services and solutions to customers.
 * Concluding co-operation contracts and subsequent care for key customers.</t>
   </si>
   <si>
     <t>* Vođenje tima prodajnih predstavnika s ciljem osiguranja njihovog razvoja, treniranja, motivacije i kontinuiranog rasta.
 * Aktivno traženje i kontakt sa važnim klijentima.
 * Razvijanje i sklapanje velikih mogućnosti prodaje.
 * Održavanje prodajnih kontakata i briga za ključne kupce.
 * Odgovornost za postizanje prodajnih ciljeva kompanije.
 * Planiranje prodajnih ciljeva.
 * Predstavljajanje kompleksne usluge i rešenja klijentima.
@@ -8650,72 +8880,74 @@
 * Rješavanje problema koji nastanu tokom proizvodnog procesa.
 * Vođenje detaljnih zapisa o proizvodnim aktivnostima, uključujući korišćene materijale i vreme provedeno na svakoj zadatku.
 * Učešće u programima obuke i razvoja za poboljšanje veština i znanja u oblasti metalnih radova i tehnologija.</t>
   </si>
   <si>
     <t>Technician</t>
   </si>
   <si>
     <t>Tehničar</t>
   </si>
   <si>
     <t>* Making machines, machinery and appliances operational in engineering production.
 * Analysing faults in order to identify the reasons why they originated.
 * Performing repairs of machines, machinery and appliances by replacing faulty components with new ones, or by modifying software.
 * Managing and checking technical documentation and keeping it up to date.
 * Ensuring technical support of processes and products in engineering production.</t>
   </si>
   <si>
     <t>* Dočinjavanje funkcionisanja mašina, mehanizama i uređaja u inženjerskoj proizvodnji.
 * Analiziranje kvarova radi utvrđivanja razloga njihovog nastanka.
 * Izigraçivanje popravki mašina, mehanizama i uređaja zamjenom neispravnih komponenti novim, ili modifikacijom softvera.
 * Upravljanje i kontrola tehničke dokumentacije i održavanje nje ažurne.
 * Osiguravanje tehničke podrške procesima i proizvodima u inženjerskoj proizvodnji.</t>
   </si>
   <si>
-    <t>* Preparing surfaces for varnishing by cleaning, sanding, and priming as necessary.
-[...20 lines deleted...]
-* Praćenje novih tehnika i materijala za lakiranje kako bi se unapredile veštine i poboljšao kvalitet rada.</t>
+    <t>Welding technologist</t>
+  </si>
+  <si>
+    <t>Tehnolog zavarivanja</t>
+  </si>
+  <si>
+    <t>Creating welding procedure specifications (WPS).
+Setting welding parameters for various materials.
+Inspecting weld quality and ensuring compliance with procedures.
+Responsibility for certification of welding processes and welders.
+Implementing new welding technologies and tools.
+Cooperating with production to resolve deviations.
+Analyzing weld defects and proposing corrective actions.
+Reviewing documentation and performing audit activities.</t>
+  </si>
+  <si>
+    <t>Izrada tehnoloških postupaka zavarivanja (WPS).
+Podešavanje parametara zavarivanja za različite materijale.
+Kontrola kvaliteta zavara i poštovanja procedura.
+Odgovornost za sertifikaciju procesa zavarivanja i zavarivača.
+Uvođenje novih tehnologija i alata za zavarivanje.
+Saradnja sa proizvodnjom na rešavanju odstupanja.
+Analiza grešaka na zavarima i predlog korektivnih mera.
+Kontrola dokumentacije i sprovođenje audita.</t>
   </si>
   <si>
     <t>Medicine &amp; Social Care</t>
   </si>
   <si>
     <t>Medicina, farmacija, veterina</t>
   </si>
   <si>
     <t>Ambulance Driver</t>
   </si>
   <si>
     <t>Vozač kola hitne pomoći</t>
   </si>
   <si>
     <t>* Driving ambulances or assisting ambulance drivers in transporting sick, injured, or convalescent persons. 
 * Removing and replacing soiled linens and equipment in order to maintain sanitary conditions. 
 * Placing patients on stretchers, and loading stretchers into ambulances, usually with assistance from other attendants. 
 * Accompanying and assisting emergency medical technicians on calls. 
 * Earning and maintaining appropriate certifications. 
 * Replacing supplies and disposable items on ambulances. 
 * Reporting facts concerning accidents or emergencies to hospital personnel or law enforcement officials. 
 * Administering first aid such as bandaging, splinting, and administering oxygen. 
 * Restraining or shackling violent patients.</t>
   </si>
   <si>
@@ -8963,50 +9195,76 @@
 * Prilagođavanje uređaja prema receptu.
 * Popravka oštećenih uređaja prema receptu.
 * Pružanje preporuka za kompletiranje specijalističkih testova.</t>
   </si>
   <si>
     <t>Doctor</t>
   </si>
   <si>
     <t>Lekar</t>
   </si>
   <si>
     <t>* Diagnosing acute and chronic illnesses within general medicine with subsequent therapy and recommendations for therapy and diagnostic procedures.
 * Close co-operation with other specialist doctors.
 * Collecting samples for haematology and biochemical tests, swabs for cultivation.
 * Recording the results of exams into a patient's health card, keeping ambulatory care records along with nurses.
 * Assigning points and recording individual health procedures for contracted health insurers.</t>
   </si>
   <si>
     <t>* Dijagnoza akutnih i hroničnih bolesti u okviru opšte medicine i preporukom za terapiju i dijagnostičke procedure.
 * Uska saradnja s drugim lekarima specijalistima.
 * Prikupljanje uzoraka za hematologiju i biohemijske testove, brisevi za uzgoj.
 * Beleženje rezultata pregleda u zdravstvenu knjižicu pacijneta, vođenje evidencije u zdravstveni karton zajedno sa medicinskim sestrama.
 * Dodeljivanje bodova i beleženje pojedinih zdravstvenih postupaka za ugovorena zdravstvena osiguranja.</t>
   </si>
   <si>
+    <t>Gynecologist</t>
+  </si>
+  <si>
+    <t>Ginekolog</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of gynecological conditions.
+Pregnancy management and prenatal care.
+Preventive gynecological examinations.
+Performing minor gynecological procedures.
+Consultations regarding contraception and reproductive health.
+Evaluating ultrasound and laboratory test results.
+Postoperative care for patients.
+Maintaining documentation and recommending further examinations.</t>
+  </si>
+  <si>
+    <t>Dijagnostika i lečenje ginekoloških oboljenja.
+Vođenje trudnoće i prenatalna nega.
+Preventivni ginekološki pregledi.
+Izvođenje manjih ginekoloških zahvata.
+Konsultacije o kontracepciji i reproduktivnom zdravlju.
+Tumačenje rezultata ultrazvuka i laboratorijskih testova.
+Nega pacijentkinja nakon operacija.
+Vođenje dokumentacije i upućivanje na dodatne preglede.</t>
+  </si>
+  <si>
     <t>Head Nurse</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in planning the staffing budget and recruitment
 * Ensure that nursing care meets regulatory standards
 * Review and approve nursing policies and procedures
 * Evaluate nursing staff performance
 * Collaborate with nursing staff, upper management and external agencies in the coordination of patient care
 * Train nursing management staff and coordinate educational programs for patients and their families
 * Facilitate meetings with medical staff from other departments
 * Ensure that nursing care medical services are meeting patient needs
 * Implement quality assurance systems
 * Participating in development of new patient care programs
 </t>
   </si>
   <si>
     <t>* Učešće u planiranju budžeta za osoblje i regrutacije
 * Obezbeđivanje da nega ispuni regulatorne standarde
 * Pregled i odobrenje politika i procedura nege
 * Evaluacija performansi medicinskog osoblja
 * Saradnja sa medicinskim osobljem, višim rukovodstvom i spoljnim agencijama u koordinaciji paciente nege
 * Obuka rukovodećeg medicinskog osoblja i koordinacija edukativnih programa za pacijente i njihove porodice
 * Organizovanje sastanaka sa medicinskim osobljem iz drugih odeljenja
 * Obezbeđivanje da medicinske usluge nega zadovoljavaju potrebe pacijenta
 * Implementacija sistema obezbeđenja kvaliteta
@@ -9037,50 +9295,76 @@
 * Razmena upotrebljene i prljave posteljine.
 * Rad u informacionom sistemu zdravstvene ustanove.
 * Zapisivanje izvršenih radnji u dokumentaciju, izveštavanje aktivnosti za potrebe zdravstvenih osiguravajućih društava i statistike.</t>
   </si>
   <si>
     <t>Hygiene Officer</t>
   </si>
   <si>
     <t>Higijeničar</t>
   </si>
   <si>
     <t>* Collecting samples of food, snacks, ready meals, drinks and water samples from springs, pools, dams and their subsequent microbiological analysing.
 * Performing announced and unannounced inspections of new and existing business operations.
 * Issuing approvals/disapprovals for the opening of new operations.
 * Issuing warnings and recommendations regarding the consumption and use of harmful food, cosmetics, contaminated water sources, water expanses etc.
 * Imposing fines on natural and legal persons in accordance with the applicable legislation.
 * Mandating compulsory vaccination in case of the risk of an outbreak.</t>
   </si>
   <si>
     <t>* Prikupljanje uzoraka hrane, grickalica, gotovih obroka, pića i uzoraka vode iz izvora, bazena, brana i njihova naknadna mikrobiološka analiza.
 * Obavljanje najavljenih i nenajavljenih inspekcija novih i postojećih poslovnih subjekata.
 * Izdavanje odobrenja/neodobrenja za otvaranje novih objekata.
 * Izdavanje upozorenja i preporuka vezanih za potrošnju i upotrebu štetne hrane, kozmetike, zagađenih izvora vode, vodnih površina itd.
 * Izricanje novčanih kazni pravnim i fizičkim licima u skladu sa važećim zakonodavstvom.
 * Naređivanje obavezne vakcinacije u slučaju rizika od izbijanja zaraze.</t>
+  </si>
+  <si>
+    <t>Internist</t>
+  </si>
+  <si>
+    <t>Internista</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of diseases of internal organs.
+Comprehensive management of chronic conditions (diabetes, hypertension, etc.).
+Interpretation of laboratory and imaging tests.
+Adjusting pharmacotherapy and monitoring treatment effects.
+Preventive check‑ups and patient education.
+Consultations for other specialists and general practitioners.
+Inpatient care depending on the workplace setting.
+Maintaining medical documentation and deciding on further examinations.</t>
+  </si>
+  <si>
+    <t>Dijagnostika i lečenje bolesti unutrašnjih organa.
+Kompleksno upravljanje hroničnim bolestima (dijabetes, hipertenzija…).
+Tumačenje laboratorijskih i radioloških nalaza.
+Podešavanje farmakoterapije i praćenje efekata.
+Preventivni pregledi i edukacija pacijenata.
+Konsultacije za druge specijaliste i izabrane lekare.
+Bolnička nega u zavisnosti od vrste ustanove.
+Vođenje dokumentacije i odlučivanje o daljim pregledima.</t>
   </si>
   <si>
     <t>Masseur</t>
   </si>
   <si>
     <t>Maser</t>
   </si>
   <si>
     <t>* Performing simple massages focusing on muscles, tendons, ligaments, joints, spine, and neck.
 * Performing sports massage and different types of wraps.
 * Performing reflexology massage and manual lymphatic drainage under the guidance of a certified physical therapist.
 * Providing advice concerning different types of exercises.</t>
   </si>
   <si>
     <t>* Izvođenje jednostavnih masaža fokusiranih na mišiće, tetive, ligamente, zglobove, kičmu i vrat.
 * Izvođenje sportske masaže i različitih vrsta obloga.
 * Izvođenje refleksološke masaže i manuelnog limfnog drenaža pod rukovodstvom sertifikovanog fizioterapeuta.
 * Pružanje saveta u vezi sa različitim vrstama vežbi.</t>
   </si>
   <si>
     <t>Medical Advisor</t>
   </si>
   <si>
     <t>Medicinski savetnik</t>
   </si>
@@ -9141,94 +9425,146 @@
   <si>
     <t>* Educating clients about products and services.
 * Promoting and presenting the sales program to potential and existing customers.
 * Maintaining and developing relationships with current clients while identifying new customers to expand the sales program.
 * Conducting market research and monitoring competitor activities.
 * Actively participating in professional conferences and events.
 * Engaging in training sessions to enhance sales skills and familiarize with the sales program.
 * Regularly reporting on activities undertaken and being accountable for achieving sales targets.
 * Collaborating with healthcare professionals, including doctors, pharmacists, and medical staff in clinics, pharmacies, and other healthcare facilities.
 * Developing strategies to effectively communicate product benefits and address client needs.
 * Ensuring compliance with industry regulations and company policies during sales activities.</t>
   </si>
   <si>
     <t>* Obrazovanje klijenata o proizvodima i uslugama.
 * Promovisanje i prezentovanje prodajnog programa potencijalnim i postojećim kupcima.
 * Održavanje i razvijanje odnosa sa trenutnim klijentima uz identifikovanje novih kupaca radi širenja prodajnog programa.
 * Sprovođenje istraživanja tržišta i praćenje aktivnosti konkurenata.
 * Aktivno učestvovanje na stručnim konferencijama i događajima.
 * Učešće u trening sesijama za unapređenje prodajnih veština i upoznavanje sa prodajnim programom.
 * Redovno izveštavanje o obavljenim aktivnostima i odgovornost za postizanje prodajnih ciljeva.
 * Saradnja sa zdravstvenim profesionalcima, uključujući lekare, apotekare i medicinski kadar u klinikama, apotekama i drugim zdravstvenim ustanovama.
 * Razvijanje strategije za efektivno komuniciranje benefita proizvoda i adrese potreba klijenata.
 * Osiguranje usaglašenosti sa regulatornim zahtevima industrije i politikama kompanije tokom prodajnih aktivnosti.</t>
   </si>
   <si>
+    <t>Neurologist</t>
+  </si>
+  <si>
+    <t>Neurolog</t>
+  </si>
+  <si>
+    <t>Diagnosis of disorders of the nervous system (brain, spinal cord, peripheral nerves).
+Performing neurological examinations.
+Ordering EMG, EEG, MRI, and other diagnostic tests.
+Treatment of acute and chronic neurological conditions.
+Long‑term follow‑up of patients with progressive diseases.
+Collaboration with rehabilitation and neurosurgery.
+Maintaining medical records.
+Educating patients and families on disease management.</t>
+  </si>
+  <si>
+    <t>Dijagnostika bolesti nervnog sistema (mozak, kičmena moždina, periferni nervi).
+Sprovođenje neurološkog pregleda.
+Indikovanje EMG, EEG, MR i drugih testova.
+Lečenje akutnih i hroničnih neuroloških oboljenja.
+Dugoročno praćenje pacijenata sa progresivnim bolestima.
+Saradnja sa rehabilitacijom i neurohirurgijom.
+Vođenje medicinske dokumentacije.
+Edukacija pacijenata i porodica o upravljanju bolešću.</t>
+  </si>
+  <si>
     <t>Nurse</t>
   </si>
   <si>
     <t>Medicinska sestra/tehničar</t>
   </si>
   <si>
     <t>* Providing assistance during specialised medical procedures and examinations.
 * Measuring and monitoring patient vital signs and functions.
 * Administering injections and prescribed medications to patients.
 * Collecting samples of biological materials.
 * Ordering preventative check-ups and examinations for patients.
 * Administering health records and documentation.
 * Washing, disinfecting, and sterilising medical instruments and aids.
 * Providing first aid in an emergency.</t>
   </si>
   <si>
     <t>* Pružanje pomoći u specijalizovanim medicinskim postupcima i pregledima
 * Merenje i praćenje vitalnih znakova i funkcija pacijenata
 * Davanje injekcija i propisanih lekova pacijentima
 * Prikupljanje uzoraka biološkog materijala
 * Uspostavljanje redosleda preventivnih provera i pregleda pacijenata
 * Vođenje zdravstvene evidencije i dokumentacije
 * Pranje, dezinfekcija i sterilizacija medicinskih instrumenata i pomagala
 * Pružanje prve pomoći u hitnim slučajevima.</t>
   </si>
   <si>
     <t>Nutrition Assistant</t>
   </si>
   <si>
     <t>Nutricionista</t>
   </si>
   <si>
     <t>* Compiling menus, depending on the type of diet.
 * Cooperating with doctors in the area of diet therapy.
 * Providing counselling and consultations in the area of healthy nutrition.
 * Leading discussions on the principles of proper nutrition, beneficial and harmful foods, their nutritional value, etc.
 * Keeping the compulsory medical documentation.</t>
   </si>
   <si>
     <t>* Sastavljanje menija, u zavisnosti od tipa dijete.
 * Saradnja sa lekarima u oblasti dijetetske terapije.
 * Pružanje savetovanja i konzultacija u oblasti zdrave ishrane.
 * Vođenje diskusija o principima pravilne ishrane, korisnosti i štetnosti različitih vrsta hrane, njihovoj nutritivnoj vrednosti itd.
 * Vođenje obavezne medicinske dokumentacije.</t>
+  </si>
+  <si>
+    <t>Pediatrician</t>
+  </si>
+  <si>
+    <t>Pedijatar</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of illnesses in children from birth to adolescence.
+Preventive check‑ups and monitoring of child growth and development.
+Vaccination and management of vaccination records.
+Prescribing treatment and monitoring its effectiveness.
+Consulting with parents on children’s health and nutrition.
+Identifying developmental disorders and referring to specialists.
+Maintaining medical documentation.
+Cooperating with hospitals and specialists in comprehensive care.</t>
+  </si>
+  <si>
+    <t>Dijagnostika i lečenje bolesti kod dece od rođenja do adolescencije.
+Preventivni pregledi i praćenje rasta i razvoja deteta.
+Vakcinacija i vođenje vakcinalne evidencije.
+Propisivanje terapije i praćenje njene efikasnosti.
+Konsultacije sa roditeljima o zdravlju i ishrani dece.
+Identifikacija razvojnih poremećaja i upućivanje stručnjacima.
+Vođenje zdravstvene dokumentacije.
+Saradnja sa bolnicama i specijalistima u okviru kompleksnog lečenja.</t>
   </si>
   <si>
     <t>Pharmaceutical Laboratory Technician</t>
   </si>
   <si>
     <t>Farmaceutski tehničar</t>
   </si>
   <si>
     <t>* Preparing medications according to standard prescriptions.
 * Weighing substances used in the preparation of medications, without participating in the formulation process according to the physician's instructions.
 * Maintaining laboratory equipment and ensuring cleanliness.
 * Conducting various physical-chemical and biological analyses and measurements using laboratory apparatus.
 * Assisting in the preparation of production and overseeing technological phases in the manufacturing of pharmaceutical and cosmetic products.
 * Collaborating with pharmacists and other healthcare professionals to ensure accurate medication preparation.
 * Adhering to safety and quality standards in all laboratory and production processes.
 * Documenting and reporting any discrepancies or issues encountered during the preparation and analysis processes.
 * Participating in training and continuous education to stay updated on new pharmaceutical practices and technologies.
 * Supporting the research and development of new pharmaceutical formulations and products.</t>
   </si>
   <si>
     <t>* Pripremanje lekova prema standardnim receptima.
 * Merenje supstanci koje se koriste u pripremi lekova, bez učestvovanja u procesu formulacije prema uputstvima lekara.
 * Održavanje laboratorijske opreme i obezbeđivanje čistoće.
 * Izvođenje različitih fizičko-hemijskih i bioloških analiza i merenja korišćenjem laboratorijskih aparata.
 * Pomoć u pripremi proizvodnje i nadzor nad tehnološkim fazama u proizvodnji farmaceutskih i kozmetičkih proizvoda.
@@ -9269,80 +9605,132 @@
 * Edukacija pacijenata o pravilnoj upotrebi lekova, potencijalnim neželjenim efektima i promenama životnog stila kako bi se poboljšali rezultati lečenja.
 * Vođenje tačnih zapisa o receptima, interakcijama sa pacijentima i zalihama lekova.
 * Ažuriranje znanja o novim lekovima, tretmanima i propisima u industriji kako bi se pružila najbolja moguća nega.</t>
   </si>
   <si>
     <t>Physiotherapist</t>
   </si>
   <si>
     <t>Fizioterapeut</t>
   </si>
   <si>
     <t>* Assessing the health condition of patients, diagnosing the source of troubles.
 * Prescribing specialised exercises depending on the nature of the troubles.
 * Performing rehabilitation procedures and exercises.
 * Instructing patients regarding proper walking, sitting, standing, and posture.
 * Managing documentation on the health condition of patients.</t>
   </si>
   <si>
     <t>* Procjena zdravstvenog stanja bolesnika, dijagnosticiranje izvora problema.
 * Propisivanje specijalizovanih vežbi u zavisnosti do prirode problema.
 * Pokazivanje postupaka rehabilitacije i vežbi.
 * Upućivanje bolesnika u vezi pravilnog hodanja, stajanja, sedenja i držanja.
 * Upravljanje dokumentacijom o zdravstvenom stanju bolesnika.</t>
   </si>
   <si>
+    <t>Psychiatrist</t>
+  </si>
+  <si>
+    <t>Psihijatar</t>
+  </si>
+  <si>
+    <t>Diagnosis of mental disorders.
+Prescribing psychopharmaceuticals and monitoring effectiveness.
+Crisis intervention and management of acute conditions.
+Long‑term care of patients with chronic psychiatric diagnoses.
+Collaboration with psychologists and therapists.
+Inpatient care depending on the workplace setting.
+Preparation of expert reports and medical assessments.
+Maintaining documentation and planning treatment.</t>
+  </si>
+  <si>
+    <t>Dijagnostika mentalnih poremećaja.
+Propisivanje psihofarmaka i praćenje njihove efikasnosti.
+Krizna intervencija i zbrinjavanje akutnih stanja.
+Dugoročno vođenje pacijenata sa hroničnim dijagnozama.
+Saradnja sa psiholozima i terapeutima.
+Bolnička nega u zavisnosti od vrste ustanove.
+Izrada nalaza i stručnih mišljenja.
+Vođenje dokumentacije i planiranje terapije.</t>
+  </si>
+  <si>
     <t>Radiographer</t>
   </si>
   <si>
     <t>Radiograf</t>
   </si>
   <si>
     <t>* Performing diagnostic imaging examinations using X-ray equipment to assist in the diagnosis and treatment of patients.
 * Collaborating with physicians and healthcare professionals to determine appropriate imaging techniques and protocols.
 * Preparing patients for radiographic procedures by explaining the process, addressing concerns, and ensuring comfort.
 * Positioning patients correctly to obtain high-quality images while minimizing exposure to radiation.
 * Maintaining and operating radiographic equipment, ensuring compliance with safety and quality standards.
 * Analyzing images for technical quality and assisting in the interpretation of findings.
 * Keeping accurate patient records and documenting procedures performed and results obtained.
 * Ensuring the cleanliness and organization of the radiography department and equipment.
 * Staying updated with advancements in radiographic technology and techniques through continuous education and training.
 * Adhering to all regulatory and safety guidelines to ensure a safe environment for patients and staff.</t>
   </si>
   <si>
     <t>* Izvođenje dijagnostičkih slikovnih pregleda korišćenjem rendgen aparata da bi se pomoglo u dijagnostici i lečenju pacijenata.
 * Saradnja sa lekarima i stručnjacima u oblasti zdravstva da bi se odredile odgovarajuće slikovne tehnike i protokoli.
 * Priprema pacijenata za radiografske postupke tako što im se objašnjava proces, obraća pažnja na njihove zabrinutosti i obezbeđuje komfor.
 * Postavljanje pacijenata u ispravno položaj da bi se dobile slike visokog kvaliteta uz minimiziranje izloženosti zračenju.
 * Održavanje i upravljanje radiografskom opremom, obezbeđivanje poštovanja sigurnosnih i kvalitativnih standarada.
 * Analiza slika radi tehničkog kvaliteta i asistiranje u tumačenju nalaza.
 * Vođenje tačnih zdravstvenih kartona pacijenata i dokumentacija postupaka koji su izvršeni i rezultata koji su dobijeni.
 * Obezbeđivanje čistoće i organizovanosti odeljenja za radiografiju i opreme.
 * Pratiti napredovanja u radiografskoj tehnologiji i tehnikama kroz stalno obrazovanje i obuku.
 * Poštovanje svih regulatornih i sigurnosnih smernica da bi se obezbedio bezbedno okruženje za pacijente i osoblje.</t>
   </si>
   <si>
+    <t>Radiologist</t>
+  </si>
+  <si>
+    <t>Radiolog</t>
+  </si>
+  <si>
+    <t>Performing and evaluating imaging examinations (X‑ray, ultrasound, CT, MRI).
+Providing findings and diagnostic recommendations.
+Collaborating with clinical physicians during diagnostics.
+Supervising the technical quality of imaging procedures.
+Ensuring radiation protection and compliance with legislation.
+Documenting and archiving imaging material.
+Recommending additional examinations when needed.
+Consulting results with other specialists.</t>
+  </si>
+  <si>
+    <t>Realizacija i evaluacija radioloških pregleda (RTG, UZ, CT, MR).
+Davanje nalaza i dijagnostičkih preporuka.
+Saradnja sa kliničkim lekarima u procesu dijagnostike.
+Nadzor nad tehničkim kvalitetom pregleda.
+Zaštita od zračenja i poštovanje propisa.
+Dokumentovanje i arhiviranje snimaka.
+Predlaganje dodatnih pregleda po potrebi.
+Konsultacije rezultata sa drugim stručnjacima.</t>
+  </si>
+  <si>
     <t>Radiology Assistant</t>
   </si>
   <si>
     <t>Asistent radiologije</t>
   </si>
   <si>
     <t>* Independent specialised professional work during standard skiagraphic and skiascopic examinations.
 * Assisting with non-standard radiological operations using complex instrumentation.
 * Developing and processing of film material in the darkroom.
 * Performing CT and MR examinations and assisting in CT-guided intervention (biopsy and drainage).
 * Processing CT and MR image documentation and its recording on electronic media.
 * Informing the patient about the nature, preparation, duration, and potential risks of examination as well as the time of receiving the results.</t>
   </si>
   <si>
     <t>* Samostalni stručni rad tokom standardnih skiagrafskih i skijaskopskih pregleda.
 * Asistiranje kod ne-standardnih radioloških operacija pomoću kompleksne instrumentacije.
 * Razvijanje i obrada filmskog materijala u tamnoj komori.
 * Izvođenje CT i MR pregleda i asistiranje pri CT-vođenim intervencijama (biopsija i drenaža).
 * Obrada CT i MR slike dokumentacije i njeno snimanje na elektronske medije.
 * Informisanje pacijenta o prirodi, pripremi, trajanju i potencijalnim rizicima pregleda kao i vremenu prijema rezultata.</t>
   </si>
   <si>
     <t>Regulatory Affairs Manager</t>
   </si>
   <si>
@@ -9395,50 +9783,76 @@
     <t>Specijalista za socijalnu rehabilitaciju</t>
   </si>
   <si>
     <t>* Assessing the needs and capabilities of individuals requiring social rehabilitation services.
 * Developing and implementing personalized rehabilitation plans in collaboration with clients and interdisciplinary teams.
 * Providing guidance and support to clients in developing life skills, social skills, and coping strategies.
 * Facilitating group therapy sessions and workshops to promote social interaction and community integration.
 * Monitoring client progress and adjusting rehabilitation plans as necessary to ensure optimal outcomes.
 * Collaborating with healthcare professionals, social workers, and community organizations to coordinate services and resources.
 * Educating clients and their families about available social services and support systems.
 * Advocating for clients' rights and needs within various social service frameworks.
 * Maintaining accurate records and documentation of client interactions, progress, and outcomes.
 * Staying informed about best practices and developments in the field of social rehabilitation and related areas.</t>
   </si>
   <si>
     <t>* Ocenjivanje potreba i sposobnosti pojedinaca koji zahtevaju usluge socijalne rehabilitacije.
 * Razvijanje i sprovođenje personalizovanih planova rehabilitacije u saradnji sa klijentima i interdisciplinarnim timovima.
 * Pružanje uputstva i podrške klijentima u razvoju životnih veština, socijalnih veština i strategija suočavanja.
 * Organizovanje grupnih terapijskih sesija i radionica za promociju socijalne interakcije i integracije u zajednici.
 * Praćenje napredovanja klijenta i prilagođavanje planova rehabilitacije po potrebi kako bi se obezbedili optimalni rezultati.
 * Saradnja sa stručnjacima u oblasti zdravstva, socijalnim radnicima i organizacijama u zajednici kako bi se usredsredile usluge i resursi.
 * Edukacija klijenata i njihovih porodica o dostupnim socijalnim uslugama i sistemima podrške.
 * Zastupanje prava i potreba klijenta u okviru različitih socijalnih službi.
 * Vođenje tačnih zapisa i dokumentacije o interakcijama sa klijentima, napredovanju i rezultatima.
 * Praćenje informacija o najboljim praksama i razvoju u oblasti socijalne rehabilitacije i srodnim oblastima.</t>
+  </si>
+  <si>
+    <t>Surgeon</t>
+  </si>
+  <si>
+    <t>Hirurg</t>
+  </si>
+  <si>
+    <t>Diagnosis and indication of surgical procedures.
+Performing surgical operations.
+Pre‑ and postoperative patient care.
+Assessing surgical risks and informing the patient.
+Monitoring wound healing and preventing complications.
+Collaboration with anesthesiology and other specialties.
+Reviewing outcomes and planning follow‑up treatment.
+Maintaining surgical documentation.</t>
+  </si>
+  <si>
+    <t>Dijagnostika i indikovanje hirurških zahvata.
+Izvođenje operativnih procedura.
+Briga o pacijentu pre i posle operacije.
+Procena rizika operacije i informisanje pacijenta.
+Praćenje zarastanja rana i prevencija komplikacija.
+Saradnja sa anesteziologijom i drugim specijalnostima.
+Kontrola rezultata i planiranje daljeg lečenja.
+Vođenje hirurške dokumentacije.</t>
   </si>
   <si>
     <t>Veterinarian</t>
   </si>
   <si>
     <t>Diplomirani veterinar</t>
   </si>
   <si>
     <t>* Examining the health of animals, determining diagnoses.
 * Examining and removing tissues and biological materials.
 * Prescribing and administering drugs to animals.
 * Performing minor and major surgeries.
 * Vaccinating animals against diseases, treating them for parasites.
 * Sterilising animals.
 * Euthanising animals.
 * Providing advice to owners and keepers of animals regarding proper nutrition.</t>
   </si>
   <si>
     <t xml:space="preserve">* Ispitivanje zdravlja životinja, postavljanje dijagnoze.
 * Pregledanje i uklanjanje bolesnog tkiva.
 * Propisivanje i doziranje lekova.
 * Obavljanje operacija.
 * Vakcinisanje životinja.
 * Sterilizacija životinja.
 * Eutanazija životinja.
@@ -9701,74 +10115,50 @@
     <t xml:space="preserve">* Merenje delova i komponenti u metrološkoj laboratoriji.
 * Otkrivanje i snimanje mogućih odstupanja otkrivenih tokom merenja.
 * Obavljanje unutrašnjeg i spoljnog baždarenja merne opreme.
 * Odgovornost za evidentiranje, čuvanje i izdavanje instrumenata.
 * Odgovornost za tehničko stanje menih instrumenata i referentnih standarda.
 * Održavanje, arhiviranje i čitanje tehničke dokumentacije.
 </t>
   </si>
   <si>
     <t>Packer</t>
   </si>
   <si>
     <t>Paker</t>
   </si>
   <si>
     <t>* Sorting products by size, weight, colour, content, etc.
 * Sticking information labels and stickers on product packaging.
 * Packing products in boxes.</t>
   </si>
   <si>
     <t>* Razvrstavanje proizvoda po veličini, težini, boji, sadržaju, itd.
 * Lepljenje informativnih natpisa i nalepnica na pakovanju proizvoda.
 * Pakovanje proizvoda u kutije.</t>
   </si>
   <si>
-    <t>* Developing and executing marketing strategies for new and existing products.
-[...22 lines deleted...]
-  <si>
     <t>Production Planner</t>
   </si>
   <si>
     <t>Planer proizvodnje</t>
   </si>
   <si>
     <t>* Planning the production process on the basis of received orders, calculating production capacities.
 * Drawing up daily, weekly and monthly production plans.
 * Ensuring timely supplies of material.
 * Adjusting production plans based on stock levels and production capacities.
 * Ensuring the smooth running of the production process.
 * Monitoring compliance with the production deadlines in accordance with the production plan.
 * Proposing measures to optimise the production process.
 * Analysing production downtime and bottlenecks in the planning process.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
     <t>* Planiranje proizvodnje na osnovu narudžbe, računajući na proizvodne kapacitete.
 * Izrada dnevnih, nedeljnih i mesečnih planova proizvodnje.
 * Obezbeđivanje materijala za proizvodnju.
 * Prilagođavanje planova proizvodnje na temelju stanja u skladištu i proizvodnim kapacitetima.
 * Osigurvanje nesmetanog funkcionisanja proizvodnog procesa.
 * Praćenje usklađenosti proizvodnih rokova u skladu sa planom proizvodnje.
 * Predlaganje mera optimizacije proizvodnog procesa.
 * Analiza vremena proizvodnje i 'uskog grla' planiranja procesa.
@@ -10397,50 +10787,74 @@
   <si>
     <t>* Assisting families in planning and organizing funeral services in a compassionate and respectful manner.
 * Providing guidance on funeral arrangements, including casket selection, transportation, and memorial services.
 * Coordinating with various service providers, such as cemeteries, crematories, and florists.
 * Preparing and filing necessary legal documents, such as death certificates and permits.
 * Ensuring the proper care and preparation of the deceased, including embalming and dressing.
 * Managing logistics for the funeral service, including setting up the venue and overseeing the service proceedings.
 * Offering emotional support and counseling to grieving families throughout the planning process.
 * Maintaining a clean and respectful environment in the funeral home and associated facilities.
 * Adhering to health and safety regulations and ethical standards in all aspects of the job.
 * Participating in ongoing professional development and training to stay current with industry practices and regulations.</t>
   </si>
   <si>
     <t>* Pomažemo porodicama u planiranju i organizovanju pogrebnih usluga na saosećajan i poštujući način.
 * Pružamo vodiće o pogrebnim UIAlertama, uključujući izbor kovčega, transport i komemorativne usluge.
 * Koordiniramo sa raznim pružaocima usluga, kao što su groblja, krematorijumi i cvećari.
 * Pripremamo i dostavljamo potrebne pravne dokumente, kao što su izvod iz matične knjige umrlih i dozvole.
 * Osiguravamo pravilnu negu i pripremu pokojnika, uključujući balsamiranje i oblačenje.
 * Upravljamo logistikom za pogrebnu uslugu, uključujući postavljanje prostora i nadgledanje Toka službe.
 * Pružamo emocionalnu podršku i savetovanje tugujucim porodicama tokom celog procesa planiranja.
 * Održavamo čistu i poštujuću sredinu u pogrebnom domu i srodnim objektima.
 * Poštujemo propise o zdravlju i bezbednosti i etičke standarde u svim aspektima posla.
 * Učestvujemo u stalnom profesionalnom razvoju i obuci kako bismo bili u toku sa industrijskim praksama i regulacijama.</t>
   </si>
   <si>
+    <t>Gaming / Casino Operator</t>
+  </si>
+  <si>
+    <t>Operater igraonice / kazina</t>
+  </si>
+  <si>
+    <t>Serving guests in a gaming room or casino.
+Supervising the operation of gaming devices.
+Providing information about games and rules.
+Handling basic technical and operational issues.
+Checking player age and eligibility.
+Complying with internal and legal regulations.
+Maintaining cleanliness and order in the venue.</t>
+  </si>
+  <si>
+    <t>Usluživanje gostiju u igraonici ili kazinu.
+Nadzor rada gaming uređaja.
+Pružanje informacija o igrama i pravilima.
+Rešavanje osnovnih tehničkih i operativnih problema.
+Provera uzrasta i prava igrača.
+Poštovanje internih i zakonskih propisa.
+Održavanje čistoće i reda u objektu.</t>
+  </si>
+  <si>
     <t>Gardener</t>
   </si>
   <si>
     <t>Baštovan</t>
   </si>
   <si>
     <t>* Caring for flower beds, lawns, trees and shrubs in gardens, orchards and public parks.
 * Hoeing and fertilising the soil, pulling weeds.
 * Planting and irrigating decorative plants, shrubs, trees and hedges.
 * Seeding, watering and mowing lawns.
 * Protecting vegetation from pests and diseases using chemical agents.
 * Harvesting and storing fruit and vegetables.
 * Repairing garden tools.</t>
   </si>
   <si>
     <t>* Briga za cvetne bašte, travnjake, drveće i grmlje u baštama, voćnjacima i javnim parkovima.
 * Okopavanje i đubrenje tla, čupanje korova.
 * Sađenje i navodnjavanje ukrasnih biljaka, grmova, stabala i živih ograda.
 * Sejanje, zalivanje i košenje travnjaka.
 * Zaštita vegetacije od štetočina i bolesti korišćenjem hemijskih supstanci.
 * Žetva i skladištenje voća i povrća.
 * Popravka baštenskog alata.</t>
   </si>
   <si>
     <t>Goldsmith, Jeweller</t>
@@ -10495,51 +10909,51 @@
     <t>Housekeeper</t>
   </si>
   <si>
     <t>Kućni servis / Domaćica</t>
   </si>
   <si>
     <t xml:space="preserve">* managing household - taking care about household
 * organizing activities in the department of the hotel rooms
 * keeping records
 * providing services for the guests
 </t>
   </si>
   <si>
     <t>* Priprema toplih i hladnih jela i pića.
 * Pranje korištenog posuđa i pribora za jelo ručno ili u mašini za pranje posuđa.
 * Brisanje prašine sa nameštaja, električnih uređaja i ostalih predmeta.
 * Pranje, peglanje i slaganje odeće.
 * Čišćenje i poliranje prozora, ogledala, i ostalih staklenih i sjajnih površina.
 * Čišćenje i dezinfekcija toaleta, slavina i keramičkih pločica.
 * Iznošenje i bacanje smeća.</t>
   </si>
   <si>
     <t>Housekeeping Supervisor</t>
   </si>
   <si>
-    <t>Nadzornik sobarica</t>
+    <t>Voditelj/ica domaćinstva</t>
   </si>
   <si>
     <t xml:space="preserve">* Issuing supplies and equipment to workers. 
 * Inspecting work performed to ensure that it meets specifications and established standards. 
 * Instructing staff in work policies and procedures.
 * Investigating complaints about service and equipment, and take corrective action. 
 * Evaluating employee performance and recommend personnel actions such as promotions, transfers, and dismissals. 
 * Checking and maintaining equipment to ensure that it is in working order. 
 * Performing or assisting with cleaning duties as necessary. 
 * Inspecting and evaluating the physical condition of facilities to determine the type of work required. 
 * Recommending upgrades that could improve service and increase operational efficiency. 
 * Coordinating activities with other departments to ensure that services are provided in an efficient and timely manner. 
 * Selecting the most suitable cleaning materials for different types of linens, furniture, flooring, and surfaces. 
 * Planning and preparing employee work schedules. 
 * Establishing and implementing operational standards and procedures for the departments supervised. 
 * Supervising in-house services such as laundries, maintenance and repair, dry cleaning, or valet services. 
 </t>
   </si>
   <si>
     <t>* Izdavanje materijala i opreme za radnike.
 * Inspekcija rada kako bi se osiguralo ispunjavanje utvrđenih standarde i specifikacija.
 * Upućivanje zaposlenih o radnoj politici i procedurama.
 * Istraživanje žalbi vezanih za usluge i opremu i preduzimanje korektivnih mera.
 * Procena performansi zaposlenih i preporuka kadrovskoj službi kao što su unapređenja, transferi i otkazi.
 * Provera i održavanje opreme kako bi se osiguralo da je u ispravnom stanju.
@@ -10623,50 +11037,74 @@
     <t>Vodoinstalater</t>
   </si>
   <si>
     <t>* Preparing the work environment before work.
 * Reading technical documentation for obtaining information on installation design and the method of securing and connecting different devices.
 * Cutting and digging openings in walls and floors.
 * Adjusting pipes by cutting, bending, welding, and carving threads.
 * Mounting, dismantling, and servicing water supply, sewage, gas, and heating pipeline distribution systems and equipment.
 * Performing leak and pressure tests in accordance with the valid standards.</t>
   </si>
   <si>
     <t>* Priprema radnog okruženje pre posla
 * Tumačenje tehničke dokumentacije za dobijanje informacija o postavljanju konstrukcije i načinu osiguravanja i povezivanja različitih uređaja
 * Rezanje i kopanje otvora u zidovima i podovima
 * Podešavanje cevi rezanjem, savijanjem, zavarivanjem
 * Montaža, demontaža, te održavanje vodovoda, kanalizacija, plina, grejanja i cevovoda distributivnih sistema i opreme
 * Ispitivanja pritiska i mogućeg curenja u skladu sa važećim standardima</t>
   </si>
   <si>
     <t>Technology, Development</t>
   </si>
   <si>
     <t>Tehnologija, razvoj</t>
   </si>
   <si>
+    <t>Gaming Machines Service Technician</t>
+  </si>
+  <si>
+    <t>Servisni tehničar gaming uređaja</t>
+  </si>
+  <si>
+    <t>Installing, configuring, and servicing gaming machines.
+Diagnosing and repairing technical faults.
+Performing regular maintenance of gaming devices.
+Ensuring technical safety and operational functionality.
+Documenting interventions and reporting defects.
+Cooperating with operations managers.
+Testing new devices and components.</t>
+  </si>
+  <si>
+    <t>Instaliranje, podešavanje i servisiranje gaming uređaja.
+Dijagnostikovanje i otklanjanje tehničkih kvarova.
+Obavljanje redovnog održavanja automata.
+Obezbeđivanje tehničke bezbednosti i funkcionalnosti.
+Dokumentovanje intervencija i prijavljivanje kvarova.
+Saradnja sa menadžerima operacija.
+Testiranje novih uređaja i komponenti.</t>
+  </si>
+  <si>
     <t>Head of Technical Department</t>
   </si>
   <si>
     <t>Rukovodilac tehničkog odeljenja</t>
   </si>
   <si>
     <t>* Organizing production based on monthly and annual production plans submitted to company management.
 * Developing plans in alignment with the company's business strategy.
 * Ensuring the implementation of plans by overseeing specific production facilities or subordinate technical services, including quality control, development, maintenance, and occupational safety, by delegating tasks to individual team members.
 * Organizing the flow of production documentation and proposing, implementing, and monitoring compliance with organizational regulations.
 * Addressing ongoing technical issues to ensure the facility operates continuously, safely, and efficiently.
 * Leading and managing the technical department to foster innovation and improve operational processes.
 * Collaborating with other departments to align technical activities with overall business objectives.
 * Conducting performance evaluations and providing guidance to team members to enhance their skills and productivity.
 * Monitoring industry trends and advancements to inform strategic decision-making and maintain competitive advantage.
 * Ensuring compliance with safety regulations and quality standards in all technical operations.</t>
   </si>
   <si>
     <t>* Organizovanje proizvodnje na osnovu mesečnih i godišnjih planova proizvodnje koji se dostavljaju rukovodstvu kompanije.
 * Razvijanje planova u skladu sa poslovnom strategijom kompanije.
 * Osiguravanje implementacije planova nadgledanjem posebnih proizvodnih pogona ili podređenih tehničkih službi, uključujući kontrolu kvaliteta, razvoj, održavanje i bezbednost na radu, delegiranjem zadataka pojedinačnim članovima tima.
 * Organizovanje toka proizvodne dokumentacije i predlaganje, implementiranje i praćenje usklađenosti sa organizacionim propisima.
 * Rešavanje aktualnih tehničkih problema kako bi se obezbedio neprekidan, bezbedan i efikasan rad pogona.
 * Vođenje i upravljanje tehničkim odeljenjem da bi se podržala inovacija i poboljšali operativni procesi.
 * Saradnja sa drugim odeljenjima da bi se uskladile tehničke aktivnosti sa opštim poslovnim ciljevima.
@@ -10687,74 +11125,50 @@
 * Providing technical support and troubleshooting assistance to staff and clients.
 * Maintaining and updating technical documentation, including user manuals and system specifications.
 * Participating in project planning and execution, ensuring adherence to timelines and budgets.
 * Monitoring system performance and implementing improvements as necessary.
 * Training staff on new technologies and systems to enhance operational efficiency.
 * Ensuring compliance with industry standards and regulations in all technical processes.
 * Contributing to continuous improvement initiatives by providing insights and recommendations based on technical expertise.</t>
   </si>
   <si>
     <t>* Pomoć u razvoju i implementaciji tehničkih rešenja za zadovoljavanje organizacionih potreba.
 * Sprovođenje istraživanja i analize radi identifikacije trendova i napredaka u tehnologiji relevantnoj za kompaniju.
 * Saradnja sa međufunkcionalnim timovima na projektovanju, testiranju i usavršavanju tehničkih proizvoda i usluga.
 * Pružanje tehničke podrške i pomoći pri otklanjanju problema osoblju i klijentima.
 * Održavanje i ažuriranje tehničke dokumentacije, uključujući korisničke uputstva i specifikacije sistema.
 * Učešće u planiranju i izvršenju projekata, obezbeđujući poštovanje roka i budžeta.
 * Praćenje nastupa sistema i primena poboljšanja po potrebi.
 * Obučavanje osoblja o novim tehnologijama i sistemima radi poboljšanja operativne efikasnosti.
 * Obezbeđivanje usklađenosti sa industrijskim standardima i propisima u svim tehničkim procesima.
 * Doprinešenje inicijativama kontinuiranog poboljšanja kroz pružanje uvida i preporuka temeljenih na tehničkom stručnom znanju.</t>
   </si>
   <si>
     <t>Telecommunications</t>
   </si>
   <si>
     <t>Telekomunikacije</t>
-  </si>
-[...22 lines deleted...]
-* Pružanje podrške tokom aktivnosti poboljšanja i održavanja sistema po potrebi.</t>
   </si>
   <si>
     <t>Mobile Network Development Specialist</t>
   </si>
   <si>
     <t>Specijalista razvoja mobilnih mreža</t>
   </si>
   <si>
     <t>* Develop and optimize mobile network infrastructure to enhance performance and coverage.
 * Collaborate with cross-functional teams to design and implement network solutions that meet business requirements.
 * Conduct site surveys and assessments to identify opportunities for network expansion and improvement.
 * Analyze network performance data and generate reports to inform strategic decisions.
 * Ensure compliance with industry standards and regulations in all network development activities.
 * Coordinate with vendors and service providers to procure necessary equipment and services.
 * Troubleshoot and resolve network issues in a timely manner to minimize downtime.
 * Participate in the planning and execution of network deployment projects, ensuring timely delivery.
 * Stay updated on emerging technologies and trends in mobile telecommunications to drive innovation.
 * Provide technical support and guidance to internal teams and stakeholders regarding mobile network capabilities and enhancements.</t>
   </si>
   <si>
     <t>* Razvijati i optimizirati infrastrukturu mobilne mreže kako bi se poboljšali performanse i pokrivenost.
 * Saradivati sa funkcionalnim timovima na projektovanju i sprovođenju rešenja za mrežu koja zadovoljavaju poslovne zahteve.
 * Vršiti posete lokacija i procenjivati stanje kako bi se identifikovale prilike za širenje i poboljšanje mreže.
 * Analizirati podatke o performansom mreže i generisati izveštaje koji će informisati strateške odluke.
 * Sporočiti usklađenost sa industrijskim standardima i propisima u svim aktivnostima razvoja mreže.
@@ -11628,50 +12042,72 @@
   </si>
   <si>
     <t>Stujart/stjuardesa</t>
   </si>
   <si>
     <t>* Attending a pre-flight safety briefing.
 * Welcoming passengers on board the aircraft, directing them to their seats according to the information on their boarding cards, and assisting them with their hand luggage.
 * Informing passengers of the aircraft safety procedures and providing a safety demonstration.
 * Preparing, serving, and selling meals and drinks.
 * Selling duty-free goods.
 * Checking the passengers and crew members regularly.
 * Distributing customs forms on international flights and assisting the passengers to fill them in.
 * Giving first aid to a limited extent.
 * Overseeing that the cleanliness and order on board is maintained.</t>
   </si>
   <si>
     <t xml:space="preserve">* Učestvovanje na sastancima o sigurnosti pre leta.
 * Dobrodošlica putnicima pri ulasku u avion, usmeravanje putnika na njihova mesta prema informacijama na njihovim kartama i pomoć sa ručnim prtljagom.
 * Informisanje putnika o sigirnosnim procedurama aviona i demonstracija istih.
 * Priprema, posluživanje i prodaja jela i pića.
 * Prodaja bescarinske robe.
 * Redovna provera putnika i članova posade.
 * Distribucija carinskih obrazaca na međunarodnim letovima i pomoć putnicima pri ispunjavanju istih.
 * Pružanje prve pomoći putnicima.
 * Nadziranje održavanja čistoće i reda. </t>
+  </si>
+  <si>
+    <t>Houseman</t>
+  </si>
+  <si>
+    <t>Operativni radnik u housekeeping odeljenju</t>
+  </si>
+  <si>
+    <t>* Taking part in the effective fulfilling of the daily working tasks in the housekeeping department.
+* Caring for the main storehouse in the housekeeping department.
+* Taking orders of working aids for chambermaids and cleaners.
+* Taking out large goods and working aids to the individual storerooms on the storeys.
+* Taking out, bringing and sorting out of the hotel bed sheets and tea towels.
+* Taking responsibility for the regular monthly stocktaking.</t>
+  </si>
+  <si>
+    <t>* Učešće u efektivanom izvršavanju dnevnih radnih zadataka u domućinstvu.
+* Briga o glavnom magacinu u domućinstvu.
+* Naručivanje radnih pomagala za sobarice i čistače.
+* Iznošenje većih dobara i radnih pomagala u pojedine spremnice na spratovima.
+* Iznošenje, donošenje i razvrstavanje hotelskog posteljinja i čajnih peškirâ.
+* Preuzimanje odgovornosti za redovno mesečno popisa stanja zaliha.</t>
   </si>
   <si>
     <t>Kitchen Helper</t>
   </si>
   <si>
     <t>Pomoćnik u kuhinji</t>
   </si>
   <si>
     <t>* Assisting in the preparation of food items according to established recipes and standards.
 * Maintaining cleanliness and organization of the kitchen area, including washing dishes, utensils, and equipment.
 * Supporting chefs and kitchen staff in various tasks, including food preparation and plating.
 * Ensuring proper storage of food items and adherence to food safety and sanitation guidelines.
 * Assisting with inventory management by tracking supplies and notifying supervisors of low stock levels.
 * Helping with the setup and breakdown of kitchen stations before and after service.
 * Participating in the cleaning and maintenance of kitchen appliances and work areas.
 * Collaborating with team members to ensure efficient kitchen operations and timely service.
 * Following all health and safety regulations to ensure a safe working environment.
 * Being flexible and ready to take on additional tasks as needed to support the kitchen team.</t>
   </si>
   <si>
     <t>* Pomaže u pripremi 프리piемних itema prema utvrđenim receptima i standardima.
 * Održava čistoću i organizaciju kuhinjskog prostora, uključujući pranje sudova, pribora i opreme.
 * Podržava kuhare i osoblje kuhinje u raznim zadacima, uključujući pripremu i poređenje hrane.
 * Osigurava pravilan smještaj prehrambenih proizvoda i poštovanje smjernica za bezbednost i higijenu hrane.
 * Pomaže u upravljanju zalihama prateći potrošnju i obavještavajući nadzornike o niskim nivoima zalihama.
@@ -13205,82 +13641,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F544"/>
+  <dimension ref="A1:F560"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F544"/>
+      <selection activeCell="E6" sqref="E6:F560"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.7051" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.7051" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.7051" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3"/>
       <c r="B3" s="1">
-        <v>539</v>
+        <v>555</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
@@ -14201,9886 +14637,10202 @@
         <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>135</v>
       </c>
       <c r="B52" t="s">
         <v>136</v>
       </c>
       <c r="C52" t="s">
         <v>197</v>
       </c>
       <c r="D52" t="s">
         <v>198</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" t="s">
         <v>201</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
         <v>202</v>
       </c>
-      <c r="C53" t="s">
+      <c r="E53" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="D53" t="s">
+      <c r="F53" s="2" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C54" t="s">
         <v>207</v>
       </c>
       <c r="D54" t="s">
         <v>208</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B55" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C55" t="s">
         <v>211</v>
       </c>
       <c r="D55" t="s">
         <v>212</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B56" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C56" t="s">
         <v>215</v>
       </c>
       <c r="D56" t="s">
         <v>216</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B57" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C57" t="s">
         <v>219</v>
       </c>
       <c r="D57" t="s">
         <v>220</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B58" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C58" t="s">
         <v>223</v>
       </c>
       <c r="D58" t="s">
         <v>224</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B59" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C59" t="s">
         <v>227</v>
       </c>
       <c r="D59" t="s">
         <v>228</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C60" t="s">
         <v>231</v>
       </c>
       <c r="D60" t="s">
         <v>232</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C61" t="s">
         <v>235</v>
       </c>
       <c r="D61" t="s">
         <v>236</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B62" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C62" t="s">
         <v>239</v>
       </c>
       <c r="D62" t="s">
         <v>240</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B63" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C63" t="s">
         <v>243</v>
       </c>
       <c r="D63" t="s">
         <v>244</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B64" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C64" t="s">
         <v>247</v>
       </c>
       <c r="D64" t="s">
         <v>248</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B65" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C65" t="s">
         <v>251</v>
       </c>
       <c r="D65" t="s">
         <v>252</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>201</v>
+        <v>255</v>
       </c>
       <c r="B66" t="s">
-        <v>202</v>
+        <v>256</v>
       </c>
       <c r="C66" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D66" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B67" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C67" t="s">
         <v>261</v>
       </c>
       <c r="D67" t="s">
         <v>262</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B68" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C68" t="s">
         <v>265</v>
       </c>
       <c r="D68" t="s">
         <v>266</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B69" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C69" t="s">
         <v>269</v>
       </c>
       <c r="D69" t="s">
         <v>270</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B70" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C70" t="s">
         <v>273</v>
       </c>
       <c r="D70" t="s">
         <v>274</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B71" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C71" t="s">
         <v>277</v>
       </c>
       <c r="D71" t="s">
         <v>278</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B72" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C72" t="s">
         <v>281</v>
       </c>
       <c r="D72" t="s">
         <v>282</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B73" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C73" t="s">
         <v>285</v>
       </c>
       <c r="D73" t="s">
         <v>286</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B74" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C74" t="s">
         <v>289</v>
       </c>
       <c r="D74" t="s">
         <v>290</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B75" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C75" t="s">
         <v>293</v>
       </c>
       <c r="D75" t="s">
         <v>294</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B76" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C76" t="s">
         <v>297</v>
       </c>
       <c r="D76" t="s">
         <v>298</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>259</v>
+        <v>301</v>
       </c>
       <c r="B77" t="s">
-        <v>260</v>
+        <v>302</v>
       </c>
       <c r="C77" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D77" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B78" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C78" t="s">
         <v>307</v>
       </c>
       <c r="D78" t="s">
         <v>308</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B79" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C79" t="s">
         <v>311</v>
       </c>
       <c r="D79" t="s">
         <v>312</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B80" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C80" t="s">
-        <v>315</v>
+        <v>289</v>
       </c>
       <c r="D80" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="B81" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="C81" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="D81" t="s">
-        <v>294</v>
+        <v>317</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>295</v>
+        <v>318</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>296</v>
+        <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B82" t="s">
+        <v>316</v>
+      </c>
+      <c r="C82" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="D82" t="s">
         <v>321</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B83" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C83" t="s">
         <v>324</v>
       </c>
       <c r="D83" t="s">
+        <v>324</v>
+      </c>
+      <c r="E83" s="2" t="s">
         <v>325</v>
       </c>
-      <c r="E83" s="2" t="s">
+      <c r="F83" s="2" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B84" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C84" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D84" t="s">
         <v>328</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B85" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C85" t="s">
         <v>331</v>
       </c>
       <c r="D85" t="s">
         <v>332</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B86" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C86" t="s">
         <v>335</v>
       </c>
       <c r="D86" t="s">
         <v>336</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B87" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C87" t="s">
         <v>339</v>
       </c>
       <c r="D87" t="s">
         <v>340</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>341</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B88" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C88" t="s">
         <v>343</v>
       </c>
       <c r="D88" t="s">
         <v>344</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B89" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C89" t="s">
         <v>347</v>
       </c>
       <c r="D89" t="s">
         <v>348</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B90" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C90" t="s">
         <v>351</v>
       </c>
       <c r="D90" t="s">
         <v>352</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B91" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C91" t="s">
         <v>355</v>
       </c>
       <c r="D91" t="s">
         <v>356</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B92" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C92" t="s">
         <v>359</v>
       </c>
       <c r="D92" t="s">
         <v>360</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B93" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C93" t="s">
         <v>363</v>
       </c>
       <c r="D93" t="s">
         <v>364</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B94" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C94" t="s">
         <v>367</v>
       </c>
       <c r="D94" t="s">
         <v>368</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B95" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C95" t="s">
         <v>371</v>
       </c>
       <c r="D95" t="s">
         <v>372</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B96" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C96" t="s">
         <v>375</v>
       </c>
       <c r="D96" t="s">
         <v>376</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B97" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C97" t="s">
         <v>379</v>
       </c>
       <c r="D97" t="s">
         <v>380</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B98" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C98" t="s">
         <v>383</v>
       </c>
       <c r="D98" t="s">
         <v>384</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B99" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C99" t="s">
         <v>387</v>
       </c>
       <c r="D99" t="s">
         <v>388</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C100" t="s">
         <v>391</v>
       </c>
       <c r="D100" t="s">
         <v>392</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B101" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C101" t="s">
         <v>395</v>
       </c>
       <c r="D101" t="s">
         <v>396</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B102" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C102" t="s">
         <v>399</v>
       </c>
       <c r="D102" t="s">
         <v>400</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B103" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C103" t="s">
         <v>403</v>
       </c>
       <c r="D103" t="s">
         <v>404</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>319</v>
+        <v>407</v>
       </c>
       <c r="B104" t="s">
-        <v>320</v>
+        <v>408</v>
       </c>
       <c r="C104" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D104" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B105" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C105" t="s">
         <v>413</v>
       </c>
       <c r="D105" t="s">
         <v>414</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B106" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C106" t="s">
         <v>417</v>
       </c>
       <c r="D106" t="s">
         <v>418</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B107" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C107" t="s">
         <v>421</v>
       </c>
       <c r="D107" t="s">
         <v>422</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B108" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C108" t="s">
         <v>425</v>
       </c>
       <c r="D108" t="s">
         <v>426</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B109" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C109" t="s">
         <v>429</v>
       </c>
       <c r="D109" t="s">
         <v>430</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B110" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C110" t="s">
         <v>433</v>
       </c>
       <c r="D110" t="s">
         <v>434</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B111" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C111" t="s">
         <v>437</v>
       </c>
       <c r="D111" t="s">
         <v>438</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B112" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C112" t="s">
         <v>441</v>
       </c>
       <c r="D112" t="s">
         <v>442</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B113" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C113" t="s">
         <v>445</v>
       </c>
       <c r="D113" t="s">
         <v>446</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B114" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C114" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="D114" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>449</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B115" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C115" t="s">
         <v>451</v>
       </c>
       <c r="D115" t="s">
         <v>452</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>453</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B116" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C116" t="s">
         <v>455</v>
       </c>
       <c r="D116" t="s">
         <v>456</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B117" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C117" t="s">
         <v>459</v>
       </c>
       <c r="D117" t="s">
         <v>460</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B118" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C118" t="s">
         <v>463</v>
       </c>
       <c r="D118" t="s">
         <v>464</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B119" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C119" t="s">
         <v>467</v>
       </c>
       <c r="D119" t="s">
         <v>468</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B120" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C120" t="s">
         <v>471</v>
       </c>
       <c r="D120" t="s">
         <v>472</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B121" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C121" t="s">
         <v>475</v>
       </c>
       <c r="D121" t="s">
         <v>476</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B122" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C122" t="s">
         <v>479</v>
       </c>
       <c r="D122" t="s">
         <v>480</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B123" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C123" t="s">
         <v>483</v>
       </c>
       <c r="D123" t="s">
         <v>484</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B124" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C124" t="s">
         <v>487</v>
       </c>
       <c r="D124" t="s">
         <v>488</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B125" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C125" t="s">
         <v>491</v>
       </c>
       <c r="D125" t="s">
         <v>492</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B126" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C126" t="s">
         <v>495</v>
       </c>
       <c r="D126" t="s">
         <v>496</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B127" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C127" t="s">
         <v>499</v>
       </c>
       <c r="D127" t="s">
         <v>500</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B128" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C128" t="s">
         <v>503</v>
       </c>
       <c r="D128" t="s">
         <v>504</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B129" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C129" t="s">
         <v>507</v>
       </c>
       <c r="D129" t="s">
         <v>508</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B130" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C130" t="s">
         <v>511</v>
       </c>
       <c r="D130" t="s">
         <v>512</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>411</v>
+        <v>515</v>
       </c>
       <c r="B131" t="s">
-        <v>412</v>
+        <v>516</v>
       </c>
       <c r="C131" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D131" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B132" t="s">
+        <v>516</v>
+      </c>
+      <c r="C132" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="D132" t="s">
         <v>521</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B133" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="C133" t="s">
         <v>524</v>
       </c>
       <c r="D133" t="s">
         <v>525</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="B134" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="C134" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D134" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B135" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C135" t="s">
         <v>534</v>
       </c>
       <c r="D135" t="s">
         <v>535</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B136" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C136" t="s">
         <v>538</v>
       </c>
       <c r="D136" t="s">
         <v>539</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B137" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C137" t="s">
         <v>542</v>
       </c>
       <c r="D137" t="s">
         <v>543</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B138" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C138" t="s">
         <v>546</v>
       </c>
       <c r="D138" t="s">
         <v>547</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B139" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C139" t="s">
         <v>550</v>
       </c>
       <c r="D139" t="s">
         <v>551</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B140" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C140" t="s">
         <v>554</v>
       </c>
       <c r="D140" t="s">
         <v>555</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B141" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C141" t="s">
         <v>558</v>
       </c>
       <c r="D141" t="s">
         <v>559</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B142" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C142" t="s">
         <v>562</v>
       </c>
       <c r="D142" t="s">
         <v>563</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B143" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C143" t="s">
         <v>566</v>
       </c>
       <c r="D143" t="s">
         <v>567</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B144" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C144" t="s">
         <v>570</v>
       </c>
       <c r="D144" t="s">
         <v>571</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B145" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C145" t="s">
         <v>574</v>
       </c>
       <c r="D145" t="s">
         <v>575</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B146" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C146" t="s">
         <v>578</v>
       </c>
       <c r="D146" t="s">
         <v>579</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B147" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C147" t="s">
         <v>582</v>
       </c>
       <c r="D147" t="s">
         <v>583</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B148" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C148" t="s">
         <v>586</v>
       </c>
       <c r="D148" t="s">
         <v>587</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B149" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C149" t="s">
         <v>590</v>
       </c>
       <c r="D149" t="s">
+        <v>252</v>
+      </c>
+      <c r="E149" s="2" t="s">
         <v>591</v>
       </c>
-      <c r="E149" s="2" t="s">
+      <c r="F149" s="2" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B150" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C150" t="s">
+        <v>223</v>
+      </c>
+      <c r="D150" t="s">
+        <v>224</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="F150" s="2" t="s">
         <v>594</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B151" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C151" t="s">
-        <v>227</v>
+        <v>595</v>
       </c>
       <c r="D151" t="s">
-        <v>228</v>
+        <v>596</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>597</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B152" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C152" t="s">
         <v>599</v>
       </c>
       <c r="D152" t="s">
         <v>600</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B153" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C153" t="s">
         <v>603</v>
       </c>
       <c r="D153" t="s">
         <v>604</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B154" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C154" t="s">
         <v>607</v>
       </c>
       <c r="D154" t="s">
         <v>608</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B155" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C155" t="s">
         <v>611</v>
       </c>
       <c r="D155" t="s">
         <v>612</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B156" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C156" t="s">
         <v>615</v>
       </c>
       <c r="D156" t="s">
+        <v>555</v>
+      </c>
+      <c r="E156" s="2" t="s">
         <v>616</v>
       </c>
-      <c r="E156" s="2" t="s">
+      <c r="F156" s="2" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B157" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C157" t="s">
+        <v>618</v>
+      </c>
+      <c r="D157" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>620</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B158" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C158" t="s">
         <v>622</v>
       </c>
       <c r="D158" t="s">
         <v>623</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B159" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C159" t="s">
         <v>626</v>
       </c>
       <c r="D159" t="s">
         <v>627</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B160" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C160" t="s">
         <v>630</v>
       </c>
       <c r="D160" t="s">
         <v>631</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>632</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>532</v>
+        <v>634</v>
       </c>
       <c r="B161" t="s">
-        <v>533</v>
+        <v>635</v>
       </c>
       <c r="C161" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="D161" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B162" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C162" t="s">
         <v>640</v>
       </c>
       <c r="D162" t="s">
         <v>641</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>642</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B163" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C163" t="s">
         <v>644</v>
       </c>
       <c r="D163" t="s">
         <v>645</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B164" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C164" t="s">
         <v>648</v>
       </c>
       <c r="D164" t="s">
         <v>649</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B165" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C165" t="s">
         <v>652</v>
       </c>
       <c r="D165" t="s">
         <v>653</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>654</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B166" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C166" t="s">
         <v>656</v>
       </c>
       <c r="D166" t="s">
         <v>657</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>658</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B167" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C167" t="s">
         <v>660</v>
       </c>
       <c r="D167" t="s">
         <v>661</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B168" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C168" t="s">
         <v>664</v>
       </c>
       <c r="D168" t="s">
         <v>665</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B169" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C169" t="s">
         <v>668</v>
       </c>
       <c r="D169" t="s">
         <v>669</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B170" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C170" t="s">
         <v>672</v>
       </c>
       <c r="D170" t="s">
         <v>673</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B171" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C171" t="s">
         <v>676</v>
       </c>
       <c r="D171" t="s">
         <v>677</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>678</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B172" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C172" t="s">
         <v>680</v>
       </c>
       <c r="D172" t="s">
         <v>681</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>682</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B173" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C173" t="s">
         <v>684</v>
       </c>
       <c r="D173" t="s">
         <v>685</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>686</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B174" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C174" t="s">
         <v>688</v>
       </c>
       <c r="D174" t="s">
         <v>689</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>690</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B175" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C175" t="s">
         <v>692</v>
       </c>
       <c r="D175" t="s">
         <v>693</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>694</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B176" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C176" t="s">
         <v>696</v>
       </c>
       <c r="D176" t="s">
         <v>697</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>698</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B177" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C177" t="s">
         <v>700</v>
       </c>
       <c r="D177" t="s">
         <v>701</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>638</v>
+        <v>704</v>
       </c>
       <c r="B178" t="s">
-        <v>639</v>
+        <v>705</v>
       </c>
       <c r="C178" t="s">
-        <v>704</v>
+        <v>269</v>
       </c>
       <c r="D178" t="s">
-        <v>705</v>
+        <v>270</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>706</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>638</v>
+        <v>704</v>
       </c>
       <c r="B179" t="s">
-        <v>639</v>
+        <v>705</v>
       </c>
       <c r="C179" t="s">
+        <v>451</v>
+      </c>
+      <c r="D179" t="s">
+        <v>452</v>
+      </c>
+      <c r="E179" s="2" t="s">
         <v>708</v>
       </c>
-      <c r="D179" t="s">
+      <c r="F179" s="2" t="s">
         <v>709</v>
-      </c>
-[...4 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
+        <v>704</v>
+      </c>
+      <c r="B180" t="s">
+        <v>705</v>
+      </c>
+      <c r="C180" t="s">
+        <v>710</v>
+      </c>
+      <c r="D180" t="s">
+        <v>711</v>
+      </c>
+      <c r="E180" s="2" t="s">
         <v>712</v>
       </c>
-      <c r="B180" t="s">
+      <c r="F180" s="2" t="s">
         <v>713</v>
-      </c>
-[...10 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B181" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C181" t="s">
-        <v>451</v>
+        <v>714</v>
       </c>
       <c r="D181" t="s">
-        <v>452</v>
+        <v>715</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B182" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C182" t="s">
         <v>718</v>
       </c>
       <c r="D182" t="s">
         <v>719</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B183" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C183" t="s">
         <v>722</v>
       </c>
       <c r="D183" t="s">
         <v>723</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B184" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C184" t="s">
         <v>726</v>
       </c>
       <c r="D184" t="s">
         <v>727</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B185" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C185" t="s">
         <v>730</v>
       </c>
       <c r="D185" t="s">
         <v>731</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B186" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C186" t="s">
         <v>734</v>
       </c>
       <c r="D186" t="s">
         <v>735</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B187" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C187" t="s">
-        <v>738</v>
+        <v>281</v>
       </c>
       <c r="D187" t="s">
-        <v>739</v>
+        <v>282</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>740</v>
+        <v>283</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>741</v>
+        <v>284</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B188" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C188" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="D188" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B189" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C189" t="s">
-        <v>285</v>
+        <v>742</v>
       </c>
       <c r="D189" t="s">
-        <v>286</v>
+        <v>743</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>287</v>
+        <v>744</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>288</v>
+        <v>745</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B190" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C190" t="s">
+        <v>289</v>
+      </c>
+      <c r="D190" t="s">
+        <v>290</v>
+      </c>
+      <c r="E190" s="2" t="s">
         <v>746</v>
       </c>
-      <c r="D190" t="s">
+      <c r="F190" s="2" t="s">
         <v>747</v>
-      </c>
-[...4 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>712</v>
+        <v>748</v>
       </c>
       <c r="B191" t="s">
-        <v>713</v>
+        <v>749</v>
       </c>
       <c r="C191" t="s">
         <v>750</v>
       </c>
       <c r="D191" t="s">
         <v>751</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>752</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>712</v>
+        <v>748</v>
       </c>
       <c r="B192" t="s">
-        <v>713</v>
+        <v>749</v>
       </c>
       <c r="C192" t="s">
-        <v>293</v>
+        <v>754</v>
       </c>
       <c r="D192" t="s">
-        <v>294</v>
+        <v>755</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="B193" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="C193" t="s">
         <v>758</v>
       </c>
       <c r="D193" t="s">
         <v>759</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>760</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="B194" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="C194" t="s">
         <v>762</v>
       </c>
       <c r="D194" t="s">
         <v>763</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>764</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="B195" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="C195" t="s">
         <v>766</v>
       </c>
       <c r="D195" t="s">
         <v>767</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>768</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="B196" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="C196" t="s">
         <v>770</v>
       </c>
       <c r="D196" t="s">
         <v>771</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
       <c r="B197" t="s">
-        <v>757</v>
+        <v>775</v>
       </c>
       <c r="C197" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="D197" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
       <c r="B198" t="s">
-        <v>757</v>
+        <v>775</v>
       </c>
       <c r="C198" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="D198" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="B199" t="s">
-        <v>783</v>
+        <v>775</v>
       </c>
       <c r="C199" t="s">
         <v>784</v>
       </c>
       <c r="D199" t="s">
+        <v>784</v>
+      </c>
+      <c r="E199" s="2" t="s">
         <v>785</v>
       </c>
-      <c r="E199" s="2" t="s">
+      <c r="F199" s="2" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="B200" t="s">
-        <v>783</v>
+        <v>775</v>
       </c>
       <c r="C200" t="s">
-        <v>223</v>
+        <v>787</v>
       </c>
       <c r="D200" t="s">
-        <v>224</v>
+        <v>788</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="B201" t="s">
-        <v>783</v>
+        <v>775</v>
       </c>
       <c r="C201" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D201" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="B202" t="s">
-        <v>783</v>
+        <v>775</v>
       </c>
       <c r="C202" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D202" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="B203" t="s">
-        <v>783</v>
+        <v>775</v>
       </c>
       <c r="C203" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="D203" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="B204" t="s">
-        <v>783</v>
+        <v>775</v>
       </c>
       <c r="C204" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="D204" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="F204" s="2" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>782</v>
+        <v>807</v>
       </c>
       <c r="B205" t="s">
-        <v>783</v>
+        <v>808</v>
       </c>
       <c r="C205" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="D205" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="F205" s="2" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>782</v>
+        <v>807</v>
       </c>
       <c r="B206" t="s">
-        <v>783</v>
+        <v>808</v>
       </c>
       <c r="C206" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="D206" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="E206" s="2" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>782</v>
+        <v>807</v>
       </c>
       <c r="B207" t="s">
-        <v>783</v>
+        <v>808</v>
       </c>
       <c r="C207" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="D207" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B208" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C208" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="D208" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B209" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C209" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="D209" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B210" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C210" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="D210" t="s">
         <v>828</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>829</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B211" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C211" t="s">
         <v>831</v>
       </c>
       <c r="D211" t="s">
         <v>831</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>832</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B212" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C212" t="s">
         <v>834</v>
       </c>
       <c r="D212" t="s">
         <v>834</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>835</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B213" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C213" t="s">
         <v>837</v>
       </c>
       <c r="D213" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B214" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C214" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D214" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B215" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C215" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="D215" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B216" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C216" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="D216" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="F216" s="2" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B217" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C217" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D217" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B218" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C218" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D218" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B219" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C219" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="D219" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B220" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C220" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="D220" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B221" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C221" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="D221" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B222" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C222" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D222" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B223" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C223" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D223" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B224" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C224" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D224" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B225" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C225" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D225" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B226" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C226" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="D226" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B227" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C227" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D227" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B228" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C228" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D228" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B229" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C229" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D229" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B230" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C230" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D230" t="s">
         <v>900</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>901</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B231" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C231" t="s">
         <v>903</v>
       </c>
       <c r="D231" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B232" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C232" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D232" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B233" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C233" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="D233" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B234" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C234" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="D234" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B235" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C235" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="D235" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B236" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C236" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="D236" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B237" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C237" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D237" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B238" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C238" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="D238" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B239" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C239" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="D239" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B240" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C240" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="D240" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B241" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C241" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="D241" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B242" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C242" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D242" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B243" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C243" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="D243" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B244" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C244" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="D244" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="F244" s="2" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B245" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C245" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="D245" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B246" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C246" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D246" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B247" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C247" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="D247" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="F247" s="2" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B248" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C248" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="D248" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B249" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C249" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="D249" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B250" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C250" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="D250" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B251" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C251" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="D251" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B252" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C252" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="D252" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F252" s="2" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B253" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C253" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="D253" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B254" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C254" t="s">
-        <v>750</v>
+        <v>994</v>
       </c>
       <c r="D254" t="s">
-        <v>751</v>
+        <v>994</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>753</v>
+        <v>996</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B255" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C255" t="s">
-        <v>992</v>
+        <v>742</v>
       </c>
       <c r="D255" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>994</v>
+        <v>745</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B256" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C256" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="D256" t="s">
-        <v>996</v>
+        <v>739</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B257" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C257" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="D257" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B258" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C258" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="D258" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B259" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C259" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="D259" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="F259" s="2" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B260" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C260" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="D260" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B261" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C261" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="D261" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>1017</v>
+        <v>807</v>
       </c>
       <c r="B262" t="s">
-        <v>1018</v>
+        <v>808</v>
       </c>
       <c r="C262" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D262" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>1017</v>
+        <v>807</v>
       </c>
       <c r="B263" t="s">
-        <v>1018</v>
+        <v>808</v>
       </c>
       <c r="C263" t="s">
-        <v>207</v>
+        <v>1024</v>
       </c>
       <c r="D263" t="s">
-        <v>208</v>
+        <v>1025</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>1017</v>
+        <v>807</v>
       </c>
       <c r="B264" t="s">
-        <v>1018</v>
+        <v>808</v>
       </c>
       <c r="C264" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="D264" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>1017</v>
+        <v>1031</v>
       </c>
       <c r="B265" t="s">
-        <v>1018</v>
+        <v>1032</v>
       </c>
       <c r="C265" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="D265" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>1017</v>
+        <v>1031</v>
       </c>
       <c r="B266" t="s">
-        <v>1018</v>
+        <v>1032</v>
       </c>
       <c r="C266" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="D266" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="B267" t="s">
-        <v>1038</v>
+        <v>1032</v>
       </c>
       <c r="C267" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D267" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="B268" t="s">
-        <v>1038</v>
+        <v>1032</v>
       </c>
       <c r="C268" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="D268" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B269" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C269" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="D269" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B270" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C270" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="D270" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B271" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C271" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="D271" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B272" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C272" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="D272" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B273" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C273" t="s">
-        <v>161</v>
+        <v>1066</v>
       </c>
       <c r="D273" t="s">
-        <v>162</v>
+        <v>1067</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B274" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C274" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="D274" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B275" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C275" t="s">
-        <v>1068</v>
+        <v>161</v>
       </c>
       <c r="D275" t="s">
-        <v>1069</v>
+        <v>162</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B276" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C276" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="D276" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B277" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C277" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="D277" t="s">
-        <v>1059</v>
+        <v>1081</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B278" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C278" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="D278" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B279" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C279" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="D279" t="s">
-        <v>1084</v>
+        <v>1071</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B280" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C280" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="D280" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B281" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C281" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="D281" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B282" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C282" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="D282" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B283" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C283" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="D283" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1100</v>
+        <v>1105</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B284" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C284" t="s">
-        <v>1102</v>
+        <v>1107</v>
       </c>
       <c r="D284" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B285" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C285" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
       <c r="D285" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1110</v>
+        <v>1049</v>
       </c>
       <c r="B286" t="s">
-        <v>1111</v>
+        <v>1050</v>
       </c>
       <c r="C286" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="D286" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1110</v>
+        <v>1049</v>
       </c>
       <c r="B287" t="s">
-        <v>1111</v>
+        <v>1050</v>
       </c>
       <c r="C287" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="D287" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1110</v>
+        <v>1049</v>
       </c>
       <c r="B288" t="s">
-        <v>1111</v>
+        <v>1050</v>
       </c>
       <c r="C288" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D288" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1110</v>
+        <v>1126</v>
       </c>
       <c r="B289" t="s">
-        <v>1111</v>
+        <v>1127</v>
       </c>
       <c r="C289" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="D289" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1110</v>
+        <v>1126</v>
       </c>
       <c r="B290" t="s">
-        <v>1111</v>
+        <v>1127</v>
       </c>
       <c r="C290" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="D290" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1132</v>
+        <v>1126</v>
       </c>
       <c r="B291" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
       <c r="C291" t="s">
-        <v>215</v>
+        <v>1136</v>
       </c>
       <c r="D291" t="s">
-        <v>216</v>
+        <v>1137</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>217</v>
+        <v>1138</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>218</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1132</v>
+        <v>1126</v>
       </c>
       <c r="B292" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
       <c r="C292" t="s">
-        <v>1134</v>
+        <v>1140</v>
       </c>
       <c r="D292" t="s">
-        <v>1135</v>
+        <v>1141</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>1136</v>
+        <v>1142</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1132</v>
+        <v>1126</v>
       </c>
       <c r="B293" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
       <c r="C293" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
       <c r="D293" t="s">
-        <v>1139</v>
+        <v>1145</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>1140</v>
+        <v>1146</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>1141</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1132</v>
+        <v>1148</v>
       </c>
       <c r="B294" t="s">
-        <v>1133</v>
+        <v>1149</v>
       </c>
       <c r="C294" t="s">
-        <v>1142</v>
+        <v>215</v>
       </c>
       <c r="D294" t="s">
-        <v>1143</v>
+        <v>216</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>1144</v>
+        <v>217</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>1145</v>
+        <v>218</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="B295" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="C295" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="D295" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="B296" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="C296" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="D296" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="B297" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="C297" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D297" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B298" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C298" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="D298" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B299" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C299" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="D299" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B300" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C300" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="D300" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B301" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C301" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="D301" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B302" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C302" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="D302" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B303" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C303" t="s">
-        <v>223</v>
+        <v>1183</v>
       </c>
       <c r="D303" t="s">
-        <v>224</v>
+        <v>1184</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>225</v>
+        <v>1185</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>226</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B304" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C304" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
       <c r="D304" t="s">
-        <v>1180</v>
+        <v>1188</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B305" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C305" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
       <c r="D305" t="s">
-        <v>1184</v>
+        <v>1192</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>1186</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B306" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C306" t="s">
-        <v>1187</v>
+        <v>1195</v>
       </c>
       <c r="D306" t="s">
-        <v>1188</v>
+        <v>1196</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1189</v>
+        <v>1197</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>1190</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B307" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C307" t="s">
-        <v>1191</v>
+        <v>1199</v>
       </c>
       <c r="D307" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>1194</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B308" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C308" t="s">
-        <v>1195</v>
+        <v>1203</v>
       </c>
       <c r="D308" t="s">
-        <v>1196</v>
+        <v>1204</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>1197</v>
+        <v>1205</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>1198</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B309" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C309" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="D309" t="s">
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>1201</v>
+        <v>1209</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B310" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C310" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
       <c r="D310" t="s">
-        <v>1204</v>
+        <v>1212</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>1205</v>
+        <v>1213</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>1206</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B311" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C311" t="s">
-        <v>1207</v>
+        <v>1215</v>
       </c>
       <c r="D311" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B312" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C312" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="D312" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B313" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C313" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
       <c r="D313" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B314" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C314" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="D314" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B315" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C315" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="D315" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1225</v>
+        <v>1233</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B316" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C316" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
       <c r="D316" t="s">
-        <v>1228</v>
+        <v>1236</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1229</v>
+        <v>1237</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B317" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C317" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="D317" t="s">
-        <v>1232</v>
+        <v>1240</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="F317" s="2" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B318" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C318" t="s">
-        <v>1235</v>
+        <v>1243</v>
       </c>
       <c r="D318" t="s">
-        <v>1236</v>
+        <v>1244</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>1237</v>
+        <v>1245</v>
       </c>
       <c r="F318" s="2" t="s">
-        <v>1238</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B319" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C319" t="s">
-        <v>1239</v>
+        <v>1247</v>
       </c>
       <c r="D319" t="s">
-        <v>1240</v>
-[...6 lines deleted...]
-      </c>
+        <v>1248</v>
+      </c>
+      <c r="E319" s="2"/>
+      <c r="F319" s="2"/>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B320" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C320" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
       <c r="D320" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B321" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C321" t="s">
-        <v>1247</v>
+        <v>1253</v>
       </c>
       <c r="D321" t="s">
-        <v>1247</v>
+        <v>1254</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>1248</v>
+        <v>1255</v>
       </c>
       <c r="F321" s="2" t="s">
-        <v>1249</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B322" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C322" t="s">
-        <v>491</v>
+        <v>1257</v>
       </c>
       <c r="D322" t="s">
-        <v>492</v>
+        <v>1258</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>1250</v>
+        <v>1259</v>
       </c>
       <c r="F322" s="2" t="s">
-        <v>1238</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B323" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C323" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
       <c r="D323" t="s">
-        <v>1252</v>
+        <v>1262</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>1253</v>
+        <v>1263</v>
       </c>
       <c r="F323" s="2" t="s">
-        <v>1254</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B324" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C324" t="s">
-        <v>495</v>
+        <v>1265</v>
       </c>
       <c r="D324" t="s">
-        <v>496</v>
+        <v>1266</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>1255</v>
+        <v>1267</v>
       </c>
       <c r="F324" s="2" t="s">
-        <v>1256</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B325" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C325" t="s">
-        <v>1257</v>
+        <v>1269</v>
       </c>
       <c r="D325" t="s">
-        <v>1258</v>
+        <v>1270</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>1259</v>
+        <v>1271</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>1260</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B326" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C326" t="s">
-        <v>1261</v>
+        <v>1273</v>
       </c>
       <c r="D326" t="s">
-        <v>1262</v>
+        <v>1274</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>1263</v>
+        <v>1275</v>
       </c>
       <c r="F326" s="2" t="s">
-        <v>1264</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B327" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C327" t="s">
-        <v>1265</v>
+        <v>1277</v>
       </c>
       <c r="D327" t="s">
-        <v>1266</v>
+        <v>1278</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1267</v>
+        <v>1279</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1268</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B328" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C328" t="s">
-        <v>1269</v>
+        <v>1281</v>
       </c>
       <c r="D328" t="s">
-        <v>1270</v>
+        <v>1282</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>1271</v>
+        <v>1283</v>
       </c>
       <c r="F328" s="2" t="s">
-        <v>1272</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B329" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C329" t="s">
-        <v>1142</v>
+        <v>1285</v>
       </c>
       <c r="D329" t="s">
-        <v>1143</v>
+        <v>1285</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>1144</v>
+        <v>1286</v>
       </c>
       <c r="F329" s="2" t="s">
-        <v>1145</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B330" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C330" t="s">
-        <v>1273</v>
+        <v>1288</v>
       </c>
       <c r="D330" t="s">
-        <v>1274</v>
+        <v>1289</v>
       </c>
       <c r="E330" s="2" t="s">
-        <v>1275</v>
+        <v>1290</v>
       </c>
       <c r="F330" s="2" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B331" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C331" t="s">
-        <v>1277</v>
+        <v>1291</v>
       </c>
       <c r="D331" t="s">
-        <v>1278</v>
+        <v>1292</v>
       </c>
       <c r="E331" s="2" t="s">
-        <v>1279</v>
+        <v>1293</v>
       </c>
       <c r="F331" s="2" t="s">
-        <v>1280</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B332" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C332" t="s">
-        <v>1281</v>
+        <v>491</v>
       </c>
       <c r="D332" t="s">
-        <v>1282</v>
+        <v>492</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>1283</v>
+        <v>1295</v>
       </c>
       <c r="F332" s="2" t="s">
-        <v>1284</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B333" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C333" t="s">
-        <v>1285</v>
+        <v>1297</v>
       </c>
       <c r="D333" t="s">
-        <v>1286</v>
+        <v>1298</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>1287</v>
+        <v>1299</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>1288</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B334" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C334" t="s">
-        <v>1289</v>
+        <v>1301</v>
       </c>
       <c r="D334" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
       <c r="F334" s="2" t="s">
-        <v>1292</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B335" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C335" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
       <c r="D335" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="F335" s="2" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B336" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C336" t="s">
-        <v>1297</v>
+        <v>1309</v>
       </c>
       <c r="D336" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
       <c r="E336" s="2" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
       <c r="F336" s="2" t="s">
-        <v>1300</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="B337" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="C337" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="D337" t="s">
-        <v>1302</v>
+        <v>1314</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1305</v>
+        <v>1162</v>
       </c>
       <c r="B338" t="s">
-        <v>1306</v>
+        <v>1163</v>
       </c>
       <c r="C338" t="s">
-        <v>1307</v>
+        <v>1158</v>
       </c>
       <c r="D338" t="s">
-        <v>1308</v>
+        <v>1159</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>1309</v>
+        <v>1160</v>
       </c>
       <c r="F338" s="2" t="s">
-        <v>1310</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1305</v>
+        <v>1162</v>
       </c>
       <c r="B339" t="s">
-        <v>1306</v>
+        <v>1163</v>
       </c>
       <c r="C339" t="s">
-        <v>321</v>
+        <v>1317</v>
       </c>
       <c r="D339" t="s">
-        <v>321</v>
+        <v>1318</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>1311</v>
+        <v>1319</v>
       </c>
       <c r="F339" s="2" t="s">
-        <v>1312</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1305</v>
+        <v>1162</v>
       </c>
       <c r="B340" t="s">
-        <v>1306</v>
+        <v>1163</v>
       </c>
       <c r="C340" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D340" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1305</v>
+        <v>1162</v>
       </c>
       <c r="B341" t="s">
-        <v>1306</v>
+        <v>1163</v>
       </c>
       <c r="C341" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D341" t="s">
-        <v>1318</v>
+        <v>1326</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>1319</v>
+        <v>1327</v>
       </c>
       <c r="F341" s="2" t="s">
-        <v>1320</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1305</v>
+        <v>1162</v>
       </c>
       <c r="B342" t="s">
-        <v>1306</v>
+        <v>1163</v>
       </c>
       <c r="C342" t="s">
-        <v>1321</v>
+        <v>1329</v>
       </c>
       <c r="D342" t="s">
-        <v>1322</v>
+        <v>1330</v>
       </c>
       <c r="E342" s="2" t="s">
-        <v>1323</v>
+        <v>1331</v>
       </c>
       <c r="F342" s="2" t="s">
-        <v>1324</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1305</v>
+        <v>1162</v>
       </c>
       <c r="B343" t="s">
-        <v>1306</v>
+        <v>1163</v>
       </c>
       <c r="C343" t="s">
-        <v>1325</v>
+        <v>1333</v>
       </c>
       <c r="D343" t="s">
-        <v>1325</v>
+        <v>1334</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>1326</v>
+        <v>1335</v>
       </c>
       <c r="F343" s="2" t="s">
-        <v>1327</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1305</v>
+        <v>1162</v>
       </c>
       <c r="B344" t="s">
-        <v>1306</v>
+        <v>1163</v>
       </c>
       <c r="C344" t="s">
-        <v>1328</v>
+        <v>1337</v>
       </c>
       <c r="D344" t="s">
-        <v>1329</v>
+        <v>1338</v>
       </c>
       <c r="E344" s="2" t="s">
-        <v>1330</v>
+        <v>1339</v>
       </c>
       <c r="F344" s="2" t="s">
-        <v>1331</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1305</v>
+        <v>1162</v>
       </c>
       <c r="B345" t="s">
-        <v>1306</v>
+        <v>1163</v>
       </c>
       <c r="C345" t="s">
-        <v>1332</v>
+        <v>1341</v>
       </c>
       <c r="D345" t="s">
-        <v>1065</v>
+        <v>1342</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>1333</v>
+        <v>1343</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>1334</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1305</v>
+        <v>1162</v>
       </c>
       <c r="B346" t="s">
-        <v>1306</v>
+        <v>1163</v>
       </c>
       <c r="C346" t="s">
-        <v>1335</v>
+        <v>1345</v>
       </c>
       <c r="D346" t="s">
-        <v>1336</v>
+        <v>1346</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>1337</v>
+        <v>1347</v>
       </c>
       <c r="F346" s="2" t="s">
-        <v>1338</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1305</v>
+        <v>1349</v>
       </c>
       <c r="B347" t="s">
-        <v>1306</v>
+        <v>1350</v>
       </c>
       <c r="C347" t="s">
-        <v>1339</v>
+        <v>1351</v>
       </c>
       <c r="D347" t="s">
-        <v>1340</v>
+        <v>1352</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>1341</v>
+        <v>1353</v>
       </c>
       <c r="F347" s="2" t="s">
-        <v>1342</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1305</v>
+        <v>1349</v>
       </c>
       <c r="B348" t="s">
-        <v>1306</v>
+        <v>1350</v>
       </c>
       <c r="C348" t="s">
-        <v>1343</v>
+        <v>317</v>
       </c>
       <c r="D348" t="s">
-        <v>1344</v>
+        <v>317</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>1345</v>
+        <v>1355</v>
       </c>
       <c r="F348" s="2" t="s">
-        <v>1346</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1305</v>
+        <v>1349</v>
       </c>
       <c r="B349" t="s">
-        <v>1306</v>
+        <v>1350</v>
       </c>
       <c r="C349" t="s">
-        <v>1347</v>
+        <v>1357</v>
       </c>
       <c r="D349" t="s">
-        <v>1348</v>
+        <v>1358</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1349</v>
+        <v>1359</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1350</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1305</v>
+        <v>1349</v>
       </c>
       <c r="B350" t="s">
-        <v>1306</v>
+        <v>1350</v>
       </c>
       <c r="C350" t="s">
-        <v>359</v>
+        <v>1361</v>
       </c>
       <c r="D350" t="s">
-        <v>360</v>
+        <v>1362</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>361</v>
+        <v>1363</v>
       </c>
       <c r="F350" s="2" t="s">
-        <v>362</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1305</v>
+        <v>1349</v>
       </c>
       <c r="B351" t="s">
-        <v>1306</v>
+        <v>1350</v>
       </c>
       <c r="C351" t="s">
-        <v>1351</v>
+        <v>1365</v>
       </c>
       <c r="D351" t="s">
-        <v>1352</v>
+        <v>1366</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>1353</v>
+        <v>1367</v>
       </c>
       <c r="F351" s="2" t="s">
-        <v>1354</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1305</v>
+        <v>1349</v>
       </c>
       <c r="B352" t="s">
-        <v>1306</v>
+        <v>1350</v>
       </c>
       <c r="C352" t="s">
-        <v>1355</v>
+        <v>1369</v>
       </c>
       <c r="D352" t="s">
-        <v>1356</v>
+        <v>1369</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>1357</v>
+        <v>1370</v>
       </c>
       <c r="F352" s="2" t="s">
-        <v>1358</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1305</v>
+        <v>1349</v>
       </c>
       <c r="B353" t="s">
-        <v>1306</v>
+        <v>1350</v>
       </c>
       <c r="C353" t="s">
-        <v>1359</v>
+        <v>1372</v>
       </c>
       <c r="D353" t="s">
-        <v>1360</v>
+        <v>1373</v>
       </c>
       <c r="E353" s="2" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="F353" s="2" t="s">
-        <v>1362</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1363</v>
+        <v>1349</v>
       </c>
       <c r="B354" t="s">
-        <v>1364</v>
+        <v>1350</v>
       </c>
       <c r="C354" t="s">
-        <v>1365</v>
+        <v>1376</v>
       </c>
       <c r="D354" t="s">
-        <v>1366</v>
+        <v>1077</v>
       </c>
       <c r="E354" s="2" t="s">
-        <v>1367</v>
+        <v>1377</v>
       </c>
       <c r="F354" s="2" t="s">
-        <v>1368</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1363</v>
+        <v>1349</v>
       </c>
       <c r="B355" t="s">
-        <v>1364</v>
+        <v>1350</v>
       </c>
       <c r="C355" t="s">
-        <v>1369</v>
+        <v>1379</v>
       </c>
       <c r="D355" t="s">
-        <v>1370</v>
+        <v>1380</v>
       </c>
       <c r="E355" s="2" t="s">
-        <v>1371</v>
+        <v>1381</v>
       </c>
       <c r="F355" s="2" t="s">
-        <v>1372</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1363</v>
+        <v>1349</v>
       </c>
       <c r="B356" t="s">
-        <v>1364</v>
+        <v>1350</v>
       </c>
       <c r="C356" t="s">
-        <v>1373</v>
+        <v>1383</v>
       </c>
       <c r="D356" t="s">
-        <v>1374</v>
+        <v>1384</v>
       </c>
       <c r="E356" s="2" t="s">
-        <v>1375</v>
+        <v>1385</v>
       </c>
       <c r="F356" s="2" t="s">
-        <v>1376</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1363</v>
+        <v>1349</v>
       </c>
       <c r="B357" t="s">
-        <v>1364</v>
+        <v>1350</v>
       </c>
       <c r="C357" t="s">
-        <v>273</v>
+        <v>1387</v>
       </c>
       <c r="D357" t="s">
-        <v>274</v>
+        <v>1388</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>1377</v>
+        <v>1389</v>
       </c>
       <c r="F357" s="2" t="s">
-        <v>1378</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1363</v>
+        <v>1349</v>
       </c>
       <c r="B358" t="s">
-        <v>1364</v>
+        <v>1350</v>
       </c>
       <c r="C358" t="s">
-        <v>451</v>
+        <v>1391</v>
       </c>
       <c r="D358" t="s">
-        <v>452</v>
+        <v>1392</v>
       </c>
       <c r="E358" s="2" t="s">
-        <v>1379</v>
+        <v>1393</v>
       </c>
       <c r="F358" s="2" t="s">
-        <v>1380</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1363</v>
+        <v>1349</v>
       </c>
       <c r="B359" t="s">
-        <v>1364</v>
+        <v>1350</v>
       </c>
       <c r="C359" t="s">
-        <v>467</v>
+        <v>1395</v>
       </c>
       <c r="D359" t="s">
-        <v>468</v>
+        <v>1396</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>1381</v>
+        <v>1397</v>
       </c>
       <c r="F359" s="2" t="s">
-        <v>1382</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1363</v>
+        <v>1349</v>
       </c>
       <c r="B360" t="s">
-        <v>1364</v>
+        <v>1350</v>
       </c>
       <c r="C360" t="s">
-        <v>1383</v>
+        <v>1399</v>
       </c>
       <c r="D360" t="s">
-        <v>1384</v>
+        <v>1400</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>1385</v>
+        <v>1401</v>
       </c>
       <c r="F360" s="2" t="s">
-        <v>1386</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1363</v>
+        <v>1349</v>
       </c>
       <c r="B361" t="s">
-        <v>1364</v>
+        <v>1350</v>
       </c>
       <c r="C361" t="s">
-        <v>1387</v>
+        <v>1403</v>
       </c>
       <c r="D361" t="s">
-        <v>1388</v>
+        <v>1404</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>1389</v>
+        <v>1405</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>1390</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B362" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C362" t="s">
-        <v>1391</v>
+        <v>1409</v>
       </c>
       <c r="D362" t="s">
-        <v>1392</v>
+        <v>1410</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1393</v>
+        <v>1411</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1394</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B363" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C363" t="s">
-        <v>1395</v>
+        <v>1413</v>
       </c>
       <c r="D363" t="s">
-        <v>1396</v>
+        <v>1414</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1397</v>
+        <v>1415</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1398</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B364" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C364" t="s">
-        <v>1399</v>
+        <v>1417</v>
       </c>
       <c r="D364" t="s">
-        <v>1400</v>
+        <v>1418</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>1401</v>
+        <v>1419</v>
       </c>
       <c r="F364" s="2" t="s">
-        <v>1402</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B365" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C365" t="s">
-        <v>1403</v>
+        <v>269</v>
       </c>
       <c r="D365" t="s">
-        <v>1404</v>
+        <v>270</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>1405</v>
+        <v>1421</v>
       </c>
       <c r="F365" s="2" t="s">
-        <v>1406</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B366" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C366" t="s">
-        <v>1407</v>
+        <v>451</v>
       </c>
       <c r="D366" t="s">
-        <v>1408</v>
+        <v>452</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>1409</v>
+        <v>1423</v>
       </c>
       <c r="F366" s="2" t="s">
-        <v>1410</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B367" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C367" t="s">
-        <v>1411</v>
+        <v>467</v>
       </c>
       <c r="D367" t="s">
-        <v>1412</v>
+        <v>468</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1413</v>
+        <v>1425</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1414</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B368" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C368" t="s">
-        <v>285</v>
+        <v>1427</v>
       </c>
       <c r="D368" t="s">
-        <v>286</v>
+        <v>1428</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>287</v>
+        <v>1429</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>288</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B369" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C369" t="s">
-        <v>750</v>
+        <v>1431</v>
       </c>
       <c r="D369" t="s">
-        <v>751</v>
+        <v>1432</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>991</v>
+        <v>1433</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>753</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B370" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C370" t="s">
-        <v>1415</v>
+        <v>1435</v>
       </c>
       <c r="D370" t="s">
-        <v>1416</v>
+        <v>1436</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1417</v>
+        <v>1437</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1418</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B371" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C371" t="s">
-        <v>293</v>
+        <v>1439</v>
       </c>
       <c r="D371" t="s">
-        <v>294</v>
+        <v>1440</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>295</v>
+        <v>1441</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>296</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B372" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C372" t="s">
-        <v>297</v>
+        <v>1443</v>
       </c>
       <c r="D372" t="s">
-        <v>298</v>
+        <v>1444</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1419</v>
+        <v>1445</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1420</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1363</v>
+        <v>1407</v>
       </c>
       <c r="B373" t="s">
-        <v>1364</v>
+        <v>1408</v>
       </c>
       <c r="C373" t="s">
-        <v>515</v>
+        <v>1447</v>
       </c>
       <c r="D373" t="s">
-        <v>516</v>
+        <v>1448</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>517</v>
+        <v>1449</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>518</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
       <c r="B374" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
       <c r="C374" t="s">
-        <v>1423</v>
+        <v>1451</v>
       </c>
       <c r="D374" t="s">
-        <v>1424</v>
+        <v>1452</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>1425</v>
+        <v>1453</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>1426</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
       <c r="B375" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
       <c r="C375" t="s">
-        <v>1427</v>
+        <v>1455</v>
       </c>
       <c r="D375" t="s">
-        <v>1428</v>
+        <v>1456</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>1429</v>
+        <v>1457</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>1430</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
       <c r="B376" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
       <c r="C376" t="s">
-        <v>1431</v>
+        <v>281</v>
       </c>
       <c r="D376" t="s">
-        <v>1432</v>
+        <v>282</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>1433</v>
+        <v>283</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>1434</v>
+        <v>284</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
       <c r="B377" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
       <c r="C377" t="s">
-        <v>1435</v>
+        <v>742</v>
       </c>
       <c r="D377" t="s">
-        <v>1436</v>
+        <v>743</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>1437</v>
+        <v>997</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>1438</v>
+        <v>745</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
       <c r="B378" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
       <c r="C378" t="s">
-        <v>1439</v>
+        <v>1459</v>
       </c>
       <c r="D378" t="s">
-        <v>1440</v>
+        <v>1460</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>1441</v>
+        <v>1461</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>1442</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
       <c r="B379" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
       <c r="C379" t="s">
-        <v>1443</v>
+        <v>289</v>
       </c>
       <c r="D379" t="s">
-        <v>1444</v>
+        <v>290</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>1445</v>
+        <v>291</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>1446</v>
+        <v>292</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
       <c r="B380" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
       <c r="C380" t="s">
-        <v>1447</v>
+        <v>511</v>
       </c>
       <c r="D380" t="s">
-        <v>1448</v>
+        <v>512</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>1449</v>
+        <v>513</v>
       </c>
       <c r="F380" s="2" t="s">
-        <v>1450</v>
+        <v>514</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
       <c r="B381" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
       <c r="C381" t="s">
-        <v>1451</v>
+        <v>1463</v>
       </c>
       <c r="D381" t="s">
-        <v>1452</v>
+        <v>1464</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>1453</v>
+        <v>1465</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>1454</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B382" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C382" t="s">
-        <v>1455</v>
+        <v>1469</v>
       </c>
       <c r="D382" t="s">
-        <v>1456</v>
+        <v>1470</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>1457</v>
+        <v>1471</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>1458</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B383" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C383" t="s">
-        <v>1459</v>
+        <v>1473</v>
       </c>
       <c r="D383" t="s">
-        <v>1460</v>
+        <v>1474</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>1461</v>
+        <v>1475</v>
       </c>
       <c r="F383" s="2" t="s">
-        <v>1462</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B384" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C384" t="s">
-        <v>1463</v>
+        <v>1477</v>
       </c>
       <c r="D384" t="s">
-        <v>1464</v>
+        <v>1478</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>1465</v>
+        <v>1479</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>1466</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B385" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C385" t="s">
-        <v>1467</v>
+        <v>1481</v>
       </c>
       <c r="D385" t="s">
-        <v>1444</v>
+        <v>1482</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>1468</v>
+        <v>1483</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>1469</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B386" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C386" t="s">
-        <v>1470</v>
+        <v>1485</v>
       </c>
       <c r="D386" t="s">
-        <v>1471</v>
+        <v>1486</v>
       </c>
       <c r="E386" s="2" t="s">
-        <v>1472</v>
+        <v>1487</v>
       </c>
       <c r="F386" s="2" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B387" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C387" t="s">
-        <v>1474</v>
+        <v>1489</v>
       </c>
       <c r="D387" t="s">
-        <v>1475</v>
+        <v>1490</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1477</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B388" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C388" t="s">
-        <v>1478</v>
+        <v>1493</v>
       </c>
       <c r="D388" t="s">
-        <v>1479</v>
+        <v>1494</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>1480</v>
+        <v>1495</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>1481</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B389" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C389" t="s">
-        <v>1482</v>
+        <v>1497</v>
       </c>
       <c r="D389" t="s">
-        <v>1483</v>
+        <v>1498</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>1484</v>
+        <v>1499</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>1485</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B390" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C390" t="s">
-        <v>1486</v>
+        <v>1501</v>
       </c>
       <c r="D390" t="s">
-        <v>1487</v>
+        <v>1502</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>1488</v>
+        <v>1503</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1489</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B391" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C391" t="s">
-        <v>1490</v>
+        <v>1505</v>
       </c>
       <c r="D391" t="s">
-        <v>1491</v>
+        <v>1506</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1492</v>
+        <v>1507</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1493</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B392" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C392" t="s">
-        <v>1494</v>
+        <v>1509</v>
       </c>
       <c r="D392" t="s">
-        <v>1495</v>
+        <v>1510</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1497</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B393" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C393" t="s">
-        <v>1498</v>
+        <v>1513</v>
       </c>
       <c r="D393" t="s">
-        <v>1499</v>
+        <v>1514</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>1500</v>
+        <v>1515</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1501</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B394" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C394" t="s">
-        <v>1502</v>
+        <v>1517</v>
       </c>
       <c r="D394" t="s">
-        <v>1503</v>
+        <v>1490</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>1504</v>
+        <v>1518</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>1505</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B395" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C395" t="s">
-        <v>1506</v>
+        <v>1520</v>
       </c>
       <c r="D395" t="s">
-        <v>1507</v>
+        <v>1521</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>1508</v>
+        <v>1522</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1509</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B396" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C396" t="s">
-        <v>1510</v>
+        <v>1524</v>
       </c>
       <c r="D396" t="s">
-        <v>1511</v>
+        <v>1525</v>
       </c>
       <c r="E396" s="2" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="F396" s="2" t="s">
-        <v>1513</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B397" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C397" t="s">
-        <v>1514</v>
+        <v>1528</v>
       </c>
       <c r="D397" t="s">
-        <v>1515</v>
+        <v>1529</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>1516</v>
+        <v>1530</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>1517</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B398" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C398" t="s">
-        <v>1518</v>
+        <v>1532</v>
       </c>
       <c r="D398" t="s">
-        <v>1519</v>
+        <v>1533</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>1520</v>
+        <v>1534</v>
       </c>
       <c r="F398" s="2" t="s">
-        <v>1521</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B399" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C399" t="s">
-        <v>1522</v>
+        <v>1536</v>
       </c>
       <c r="D399" t="s">
-        <v>1523</v>
+        <v>1537</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>1524</v>
+        <v>1538</v>
       </c>
       <c r="F399" s="2" t="s">
-        <v>1525</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B400" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C400" t="s">
-        <v>1526</v>
+        <v>1540</v>
       </c>
       <c r="D400" t="s">
-        <v>1527</v>
+        <v>1541</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>1528</v>
+        <v>1542</v>
       </c>
       <c r="F400" s="2" t="s">
-        <v>1529</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B401" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C401" t="s">
-        <v>1530</v>
+        <v>1544</v>
       </c>
       <c r="D401" t="s">
-        <v>1531</v>
+        <v>1545</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>1532</v>
+        <v>1546</v>
       </c>
       <c r="F401" s="2" t="s">
-        <v>1533</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B402" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C402" t="s">
-        <v>1534</v>
+        <v>1548</v>
       </c>
       <c r="D402" t="s">
-        <v>1535</v>
+        <v>1549</v>
       </c>
       <c r="E402" s="2" t="s">
-        <v>1536</v>
+        <v>1550</v>
       </c>
       <c r="F402" s="2" t="s">
-        <v>1537</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1421</v>
+        <v>1467</v>
       </c>
       <c r="B403" t="s">
-        <v>1422</v>
+        <v>1468</v>
       </c>
       <c r="C403" t="s">
-        <v>1538</v>
+        <v>1552</v>
       </c>
       <c r="D403" t="s">
-        <v>1539</v>
+        <v>1553</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>1540</v>
+        <v>1554</v>
       </c>
       <c r="F403" s="2" t="s">
-        <v>1541</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1542</v>
+        <v>1467</v>
       </c>
       <c r="B404" t="s">
-        <v>1543</v>
+        <v>1468</v>
       </c>
       <c r="C404" t="s">
-        <v>1544</v>
+        <v>1556</v>
       </c>
       <c r="D404" t="s">
-        <v>1545</v>
+        <v>1557</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>1546</v>
+        <v>1558</v>
       </c>
       <c r="F404" s="2" t="s">
-        <v>1547</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1542</v>
+        <v>1467</v>
       </c>
       <c r="B405" t="s">
-        <v>1543</v>
+        <v>1468</v>
       </c>
       <c r="C405" t="s">
-        <v>1548</v>
+        <v>1560</v>
       </c>
       <c r="D405" t="s">
-        <v>1549</v>
+        <v>1561</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="F405" s="2" t="s">
-        <v>1551</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1542</v>
+        <v>1467</v>
       </c>
       <c r="B406" t="s">
-        <v>1543</v>
+        <v>1468</v>
       </c>
       <c r="C406" t="s">
-        <v>1552</v>
+        <v>1564</v>
       </c>
       <c r="D406" t="s">
-        <v>1553</v>
+        <v>1565</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>1554</v>
+        <v>1566</v>
       </c>
       <c r="F406" s="2" t="s">
-        <v>1555</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1542</v>
+        <v>1467</v>
       </c>
       <c r="B407" t="s">
-        <v>1543</v>
+        <v>1468</v>
       </c>
       <c r="C407" t="s">
-        <v>1556</v>
+        <v>1568</v>
       </c>
       <c r="D407" t="s">
-        <v>1557</v>
+        <v>1569</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>1558</v>
+        <v>1570</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1559</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1542</v>
+        <v>1467</v>
       </c>
       <c r="B408" t="s">
-        <v>1543</v>
+        <v>1468</v>
       </c>
       <c r="C408" t="s">
-        <v>1560</v>
+        <v>1572</v>
       </c>
       <c r="D408" t="s">
-        <v>1561</v>
+        <v>1573</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>1562</v>
+        <v>1574</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1563</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1564</v>
+        <v>1467</v>
       </c>
       <c r="B409" t="s">
-        <v>1565</v>
+        <v>1468</v>
       </c>
       <c r="C409" t="s">
-        <v>467</v>
+        <v>1576</v>
       </c>
       <c r="D409" t="s">
-        <v>468</v>
+        <v>1577</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1381</v>
+        <v>1578</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1382</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1564</v>
+        <v>1467</v>
       </c>
       <c r="B410" t="s">
-        <v>1565</v>
+        <v>1468</v>
       </c>
       <c r="C410" t="s">
-        <v>1566</v>
+        <v>1580</v>
       </c>
       <c r="D410" t="s">
-        <v>1567</v>
+        <v>1581</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1568</v>
+        <v>1582</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1569</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1564</v>
+        <v>1467</v>
       </c>
       <c r="B411" t="s">
-        <v>1565</v>
+        <v>1468</v>
       </c>
       <c r="C411" t="s">
-        <v>1570</v>
+        <v>1584</v>
       </c>
       <c r="D411" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1572</v>
+        <v>1586</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1573</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1564</v>
+        <v>1467</v>
       </c>
       <c r="B412" t="s">
-        <v>1565</v>
+        <v>1468</v>
       </c>
       <c r="C412" t="s">
-        <v>1574</v>
+        <v>1588</v>
       </c>
       <c r="D412" t="s">
-        <v>1392</v>
+        <v>1589</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1575</v>
+        <v>1590</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1576</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1564</v>
+        <v>1467</v>
       </c>
       <c r="B413" t="s">
-        <v>1565</v>
+        <v>1468</v>
       </c>
       <c r="C413" t="s">
-        <v>1395</v>
+        <v>1592</v>
       </c>
       <c r="D413" t="s">
-        <v>1396</v>
+        <v>1593</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1397</v>
+        <v>1594</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1577</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1564</v>
+        <v>1467</v>
       </c>
       <c r="B414" t="s">
-        <v>1565</v>
+        <v>1468</v>
       </c>
       <c r="C414" t="s">
-        <v>1578</v>
+        <v>1596</v>
       </c>
       <c r="D414" t="s">
-        <v>1579</v>
+        <v>1597</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>1580</v>
+        <v>1598</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1581</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1564</v>
+        <v>1467</v>
       </c>
       <c r="B415" t="s">
-        <v>1565</v>
+        <v>1468</v>
       </c>
       <c r="C415" t="s">
-        <v>1582</v>
+        <v>1600</v>
       </c>
       <c r="D415" t="s">
-        <v>1583</v>
+        <v>1601</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>1584</v>
+        <v>1602</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>1585</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1564</v>
+        <v>1467</v>
       </c>
       <c r="B416" t="s">
-        <v>1565</v>
+        <v>1468</v>
       </c>
       <c r="C416" t="s">
-        <v>285</v>
+        <v>1604</v>
       </c>
       <c r="D416" t="s">
-        <v>286</v>
+        <v>1605</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>287</v>
+        <v>1606</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>288</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1564</v>
+        <v>1467</v>
       </c>
       <c r="B417" t="s">
-        <v>1565</v>
+        <v>1468</v>
       </c>
       <c r="C417" t="s">
-        <v>359</v>
+        <v>1608</v>
       </c>
       <c r="D417" t="s">
-        <v>360</v>
+        <v>1609</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1586</v>
+        <v>1610</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1587</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1564</v>
+        <v>1467</v>
       </c>
       <c r="B418" t="s">
-        <v>1565</v>
+        <v>1468</v>
       </c>
       <c r="C418" t="s">
-        <v>1588</v>
+        <v>1612</v>
       </c>
       <c r="D418" t="s">
-        <v>1589</v>
+        <v>1613</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>1590</v>
+        <v>1614</v>
       </c>
       <c r="F418" s="2" t="s">
-        <v>1591</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1564</v>
+        <v>1616</v>
       </c>
       <c r="B419" t="s">
-        <v>1565</v>
+        <v>1617</v>
       </c>
       <c r="C419" t="s">
-        <v>1592</v>
+        <v>1618</v>
       </c>
       <c r="D419" t="s">
-        <v>1593</v>
+        <v>1619</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1594</v>
+        <v>1620</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1595</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1564</v>
+        <v>1616</v>
       </c>
       <c r="B420" t="s">
-        <v>1565</v>
+        <v>1617</v>
       </c>
       <c r="C420" t="s">
-        <v>289</v>
+        <v>1622</v>
       </c>
       <c r="D420" t="s">
-        <v>290</v>
+        <v>1623</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>291</v>
+        <v>1624</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>292</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1564</v>
+        <v>1616</v>
       </c>
       <c r="B421" t="s">
-        <v>1565</v>
+        <v>1617</v>
       </c>
       <c r="C421" t="s">
-        <v>992</v>
+        <v>1626</v>
       </c>
       <c r="D421" t="s">
-        <v>747</v>
+        <v>1627</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1596</v>
+        <v>1628</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1597</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1564</v>
+        <v>1616</v>
       </c>
       <c r="B422" t="s">
-        <v>1565</v>
+        <v>1617</v>
       </c>
       <c r="C422" t="s">
-        <v>293</v>
+        <v>1630</v>
       </c>
       <c r="D422" t="s">
-        <v>294</v>
+        <v>1631</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>295</v>
+        <v>1632</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>296</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1564</v>
+        <v>1616</v>
       </c>
       <c r="B423" t="s">
-        <v>1565</v>
+        <v>1617</v>
       </c>
       <c r="C423" t="s">
-        <v>1598</v>
+        <v>1634</v>
       </c>
       <c r="D423" t="s">
-        <v>1599</v>
+        <v>1635</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1564</v>
+        <v>1638</v>
       </c>
       <c r="B424" t="s">
-        <v>1565</v>
+        <v>1639</v>
       </c>
       <c r="C424" t="s">
-        <v>297</v>
+        <v>467</v>
       </c>
       <c r="D424" t="s">
-        <v>298</v>
+        <v>468</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>299</v>
+        <v>1425</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>300</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1602</v>
+        <v>1638</v>
       </c>
       <c r="B425" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
       <c r="C425" t="s">
-        <v>1604</v>
+        <v>1640</v>
       </c>
       <c r="D425" t="s">
-        <v>1605</v>
+        <v>1641</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1606</v>
+        <v>1642</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1607</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1602</v>
+        <v>1638</v>
       </c>
       <c r="B426" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
       <c r="C426" t="s">
-        <v>1608</v>
+        <v>1644</v>
       </c>
       <c r="D426" t="s">
-        <v>1609</v>
+        <v>1645</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1610</v>
+        <v>1646</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1611</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1602</v>
+        <v>1638</v>
       </c>
       <c r="B427" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
       <c r="C427" t="s">
-        <v>1612</v>
+        <v>1648</v>
       </c>
       <c r="D427" t="s">
-        <v>1613</v>
+        <v>1436</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1614</v>
+        <v>1649</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1615</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1602</v>
+        <v>1638</v>
       </c>
       <c r="B428" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
       <c r="C428" t="s">
-        <v>1616</v>
+        <v>1439</v>
       </c>
       <c r="D428" t="s">
-        <v>1617</v>
+        <v>1440</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1618</v>
+        <v>1441</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1619</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1602</v>
+        <v>1638</v>
       </c>
       <c r="B429" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
       <c r="C429" t="s">
-        <v>1620</v>
+        <v>1652</v>
       </c>
       <c r="D429" t="s">
-        <v>1621</v>
+        <v>1653</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1622</v>
+        <v>1654</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1623</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1602</v>
+        <v>1638</v>
       </c>
       <c r="B430" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
       <c r="C430" t="s">
-        <v>1624</v>
+        <v>1656</v>
       </c>
       <c r="D430" t="s">
-        <v>1625</v>
+        <v>1657</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1626</v>
+        <v>1658</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1627</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1628</v>
+        <v>1638</v>
       </c>
       <c r="B431" t="s">
-        <v>1629</v>
+        <v>1639</v>
       </c>
       <c r="C431" t="s">
-        <v>1630</v>
+        <v>281</v>
       </c>
       <c r="D431" t="s">
-        <v>1631</v>
+        <v>282</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1632</v>
+        <v>283</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1633</v>
+        <v>284</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1628</v>
+        <v>1638</v>
       </c>
       <c r="B432" t="s">
-        <v>1629</v>
+        <v>1639</v>
       </c>
       <c r="C432" t="s">
-        <v>1634</v>
+        <v>1660</v>
       </c>
       <c r="D432" t="s">
-        <v>1635</v>
+        <v>1661</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1636</v>
+        <v>1662</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1637</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1628</v>
+        <v>1638</v>
       </c>
       <c r="B433" t="s">
-        <v>1629</v>
+        <v>1639</v>
       </c>
       <c r="C433" t="s">
-        <v>289</v>
+        <v>1664</v>
       </c>
       <c r="D433" t="s">
-        <v>290</v>
+        <v>1665</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1638</v>
+        <v>1666</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1639</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1628</v>
+        <v>1638</v>
       </c>
       <c r="B434" t="s">
-        <v>1629</v>
+        <v>1639</v>
       </c>
       <c r="C434" t="s">
-        <v>1640</v>
+        <v>285</v>
       </c>
       <c r="D434" t="s">
-        <v>1641</v>
+        <v>286</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1642</v>
+        <v>287</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1643</v>
+        <v>288</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1644</v>
+        <v>1638</v>
       </c>
       <c r="B435" t="s">
-        <v>1645</v>
+        <v>1639</v>
       </c>
       <c r="C435" t="s">
-        <v>1646</v>
+        <v>998</v>
       </c>
       <c r="D435" t="s">
-        <v>1647</v>
+        <v>739</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1648</v>
+        <v>1668</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1649</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1644</v>
+        <v>1638</v>
       </c>
       <c r="B436" t="s">
-        <v>1645</v>
+        <v>1639</v>
       </c>
       <c r="C436" t="s">
-        <v>1650</v>
+        <v>289</v>
       </c>
       <c r="D436" t="s">
-        <v>1651</v>
+        <v>290</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>1652</v>
+        <v>291</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1653</v>
+        <v>292</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1644</v>
+        <v>1638</v>
       </c>
       <c r="B437" t="s">
-        <v>1645</v>
+        <v>1639</v>
       </c>
       <c r="C437" t="s">
-        <v>1654</v>
+        <v>1670</v>
       </c>
       <c r="D437" t="s">
-        <v>1655</v>
+        <v>1671</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1656</v>
+        <v>1672</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1657</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1644</v>
+        <v>1638</v>
       </c>
       <c r="B438" t="s">
-        <v>1645</v>
+        <v>1639</v>
       </c>
       <c r="C438" t="s">
-        <v>1658</v>
+        <v>293</v>
       </c>
       <c r="D438" t="s">
-        <v>1659</v>
+        <v>294</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1660</v>
+        <v>295</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1661</v>
+        <v>296</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1644</v>
+        <v>1674</v>
       </c>
       <c r="B439" t="s">
-        <v>1645</v>
+        <v>1675</v>
       </c>
       <c r="C439" t="s">
-        <v>1662</v>
+        <v>1676</v>
       </c>
       <c r="D439" t="s">
-        <v>1663</v>
+        <v>1677</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1664</v>
+        <v>1678</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1665</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1644</v>
+        <v>1674</v>
       </c>
       <c r="B440" t="s">
-        <v>1645</v>
+        <v>1675</v>
       </c>
       <c r="C440" t="s">
-        <v>1666</v>
+        <v>1680</v>
       </c>
       <c r="D440" t="s">
-        <v>1667</v>
+        <v>1681</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1668</v>
+        <v>1682</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1669</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1644</v>
+        <v>1674</v>
       </c>
       <c r="B441" t="s">
-        <v>1645</v>
+        <v>1675</v>
       </c>
       <c r="C441" t="s">
-        <v>1670</v>
+        <v>1684</v>
       </c>
       <c r="D441" t="s">
-        <v>1671</v>
+        <v>1685</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1672</v>
+        <v>1686</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1673</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1644</v>
+        <v>1674</v>
       </c>
       <c r="B442" t="s">
-        <v>1645</v>
+        <v>1675</v>
       </c>
       <c r="C442" t="s">
-        <v>1674</v>
+        <v>1688</v>
       </c>
       <c r="D442" t="s">
-        <v>1675</v>
+        <v>1689</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1676</v>
+        <v>1690</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1677</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1678</v>
+        <v>1674</v>
       </c>
       <c r="B443" t="s">
-        <v>1679</v>
+        <v>1675</v>
       </c>
       <c r="C443" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="D443" t="s">
-        <v>1681</v>
+        <v>1693</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1683</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1678</v>
+        <v>1674</v>
       </c>
       <c r="B444" t="s">
-        <v>1679</v>
+        <v>1675</v>
       </c>
       <c r="C444" t="s">
-        <v>1684</v>
+        <v>1696</v>
       </c>
       <c r="D444" t="s">
-        <v>1685</v>
+        <v>1697</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1686</v>
+        <v>1698</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1687</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1678</v>
+        <v>1700</v>
       </c>
       <c r="B445" t="s">
-        <v>1679</v>
+        <v>1701</v>
       </c>
       <c r="C445" t="s">
-        <v>1688</v>
+        <v>1702</v>
       </c>
       <c r="D445" t="s">
-        <v>1689</v>
+        <v>1703</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1690</v>
+        <v>1704</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1678</v>
+        <v>1700</v>
       </c>
       <c r="B446" t="s">
-        <v>1679</v>
+        <v>1701</v>
       </c>
       <c r="C446" t="s">
-        <v>1692</v>
+        <v>1706</v>
       </c>
       <c r="D446" t="s">
-        <v>1693</v>
+        <v>1707</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1694</v>
+        <v>1708</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1695</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1678</v>
+        <v>1700</v>
       </c>
       <c r="B447" t="s">
-        <v>1679</v>
+        <v>1701</v>
       </c>
       <c r="C447" t="s">
-        <v>1696</v>
+        <v>285</v>
       </c>
       <c r="D447" t="s">
-        <v>1697</v>
+        <v>286</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1698</v>
+        <v>1710</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1699</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1678</v>
+        <v>1700</v>
       </c>
       <c r="B448" t="s">
-        <v>1679</v>
+        <v>1701</v>
       </c>
       <c r="C448" t="s">
-        <v>1700</v>
+        <v>1712</v>
       </c>
       <c r="D448" t="s">
-        <v>1701</v>
+        <v>1713</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1702</v>
+        <v>1714</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1703</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1678</v>
+        <v>1716</v>
       </c>
       <c r="B449" t="s">
-        <v>1679</v>
+        <v>1717</v>
       </c>
       <c r="C449" t="s">
-        <v>1704</v>
+        <v>1718</v>
       </c>
       <c r="D449" t="s">
-        <v>1705</v>
+        <v>1719</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1706</v>
+        <v>1720</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1707</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1678</v>
+        <v>1716</v>
       </c>
       <c r="B450" t="s">
-        <v>1679</v>
+        <v>1717</v>
       </c>
       <c r="C450" t="s">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="D450" t="s">
-        <v>1709</v>
+        <v>1723</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1710</v>
+        <v>1724</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1711</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1678</v>
+        <v>1716</v>
       </c>
       <c r="B451" t="s">
-        <v>1679</v>
+        <v>1717</v>
       </c>
       <c r="C451" t="s">
-        <v>1712</v>
+        <v>1726</v>
       </c>
       <c r="D451" t="s">
-        <v>1713</v>
+        <v>1727</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1714</v>
+        <v>1728</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1715</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1678</v>
+        <v>1716</v>
       </c>
       <c r="B452" t="s">
-        <v>1679</v>
+        <v>1717</v>
       </c>
       <c r="C452" t="s">
-        <v>1716</v>
+        <v>1730</v>
       </c>
       <c r="D452" t="s">
-        <v>1717</v>
+        <v>1731</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1718</v>
+        <v>1732</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1719</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1678</v>
+        <v>1716</v>
       </c>
       <c r="B453" t="s">
-        <v>1679</v>
+        <v>1717</v>
       </c>
       <c r="C453" t="s">
-        <v>1720</v>
+        <v>1734</v>
       </c>
       <c r="D453" t="s">
-        <v>1721</v>
+        <v>1735</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1722</v>
+        <v>1736</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1723</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1678</v>
+        <v>1716</v>
       </c>
       <c r="B454" t="s">
-        <v>1679</v>
+        <v>1717</v>
       </c>
       <c r="C454" t="s">
-        <v>1724</v>
+        <v>1738</v>
       </c>
       <c r="D454" t="s">
-        <v>1725</v>
+        <v>1739</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1726</v>
+        <v>1740</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1727</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1678</v>
+        <v>1716</v>
       </c>
       <c r="B455" t="s">
-        <v>1679</v>
+        <v>1717</v>
       </c>
       <c r="C455" t="s">
-        <v>1728</v>
+        <v>1742</v>
       </c>
       <c r="D455" t="s">
-        <v>1729</v>
+        <v>1743</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1730</v>
+        <v>1744</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1731</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1732</v>
+        <v>1716</v>
       </c>
       <c r="B456" t="s">
-        <v>1733</v>
+        <v>1717</v>
       </c>
       <c r="C456" t="s">
-        <v>1734</v>
+        <v>1746</v>
       </c>
       <c r="D456" t="s">
-        <v>1735</v>
+        <v>1747</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1736</v>
+        <v>1748</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1737</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1732</v>
+        <v>1750</v>
       </c>
       <c r="B457" t="s">
-        <v>1733</v>
+        <v>1751</v>
       </c>
       <c r="C457" t="s">
-        <v>285</v>
+        <v>1752</v>
       </c>
       <c r="D457" t="s">
-        <v>286</v>
+        <v>1753</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>287</v>
+        <v>1754</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>288</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1732</v>
+        <v>1750</v>
       </c>
       <c r="B458" t="s">
-        <v>1733</v>
+        <v>1751</v>
       </c>
       <c r="C458" t="s">
-        <v>1738</v>
+        <v>1756</v>
       </c>
       <c r="D458" t="s">
-        <v>1739</v>
+        <v>1757</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1740</v>
+        <v>1758</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1741</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1742</v>
+        <v>1750</v>
       </c>
       <c r="B459" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
       <c r="C459" t="s">
-        <v>467</v>
+        <v>1760</v>
       </c>
       <c r="D459" t="s">
-        <v>468</v>
+        <v>1761</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1744</v>
+        <v>1762</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1745</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1742</v>
+        <v>1750</v>
       </c>
       <c r="B460" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
       <c r="C460" t="s">
-        <v>1746</v>
+        <v>1764</v>
       </c>
       <c r="D460" t="s">
-        <v>1747</v>
+        <v>1765</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1748</v>
+        <v>1766</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1749</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1742</v>
+        <v>1750</v>
       </c>
       <c r="B461" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
       <c r="C461" t="s">
-        <v>1750</v>
+        <v>1768</v>
       </c>
       <c r="D461" t="s">
-        <v>1751</v>
+        <v>1769</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1752</v>
+        <v>1770</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1753</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1742</v>
+        <v>1750</v>
       </c>
       <c r="B462" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
       <c r="C462" t="s">
-        <v>1415</v>
+        <v>1772</v>
       </c>
       <c r="D462" t="s">
-        <v>1416</v>
+        <v>1773</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1754</v>
+        <v>1774</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1755</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1742</v>
+        <v>1750</v>
       </c>
       <c r="B463" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
       <c r="C463" t="s">
-        <v>1756</v>
+        <v>1776</v>
       </c>
       <c r="D463" t="s">
-        <v>1757</v>
+        <v>1777</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1758</v>
+        <v>1778</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1759</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1760</v>
+        <v>1750</v>
       </c>
       <c r="B464" t="s">
-        <v>1761</v>
+        <v>1751</v>
       </c>
       <c r="C464" t="s">
-        <v>1762</v>
+        <v>1780</v>
       </c>
       <c r="D464" t="s">
-        <v>1763</v>
+        <v>1781</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1764</v>
+        <v>1782</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1765</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1760</v>
+        <v>1750</v>
       </c>
       <c r="B465" t="s">
-        <v>1761</v>
+        <v>1751</v>
       </c>
       <c r="C465" t="s">
-        <v>1766</v>
+        <v>1784</v>
       </c>
       <c r="D465" t="s">
-        <v>1767</v>
+        <v>1785</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1768</v>
+        <v>1786</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1769</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1760</v>
+        <v>1750</v>
       </c>
       <c r="B466" t="s">
-        <v>1761</v>
+        <v>1751</v>
       </c>
       <c r="C466" t="s">
-        <v>1770</v>
+        <v>1788</v>
       </c>
       <c r="D466" t="s">
-        <v>1771</v>
+        <v>1789</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1772</v>
+        <v>1790</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1773</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1760</v>
+        <v>1750</v>
       </c>
       <c r="B467" t="s">
-        <v>1761</v>
+        <v>1751</v>
       </c>
       <c r="C467" t="s">
-        <v>1774</v>
+        <v>1792</v>
       </c>
       <c r="D467" t="s">
-        <v>1775</v>
+        <v>1793</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1776</v>
+        <v>1794</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1777</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1760</v>
+        <v>1750</v>
       </c>
       <c r="B468" t="s">
-        <v>1761</v>
+        <v>1751</v>
       </c>
       <c r="C468" t="s">
-        <v>1778</v>
+        <v>1796</v>
       </c>
       <c r="D468" t="s">
-        <v>1779</v>
+        <v>1797</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1780</v>
+        <v>1798</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1781</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1760</v>
+        <v>1750</v>
       </c>
       <c r="B469" t="s">
-        <v>1761</v>
+        <v>1751</v>
       </c>
       <c r="C469" t="s">
-        <v>1782</v>
+        <v>1800</v>
       </c>
       <c r="D469" t="s">
-        <v>1783</v>
+        <v>1801</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1784</v>
+        <v>1802</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1785</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1760</v>
+        <v>1750</v>
       </c>
       <c r="B470" t="s">
-        <v>1761</v>
+        <v>1751</v>
       </c>
       <c r="C470" t="s">
-        <v>1786</v>
+        <v>1804</v>
       </c>
       <c r="D470" t="s">
-        <v>1787</v>
+        <v>1805</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1788</v>
+        <v>1806</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1789</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1790</v>
+        <v>1808</v>
       </c>
       <c r="B471" t="s">
-        <v>1791</v>
+        <v>1809</v>
       </c>
       <c r="C471" t="s">
-        <v>1792</v>
+        <v>1810</v>
       </c>
       <c r="D471" t="s">
-        <v>1793</v>
+        <v>1811</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1794</v>
+        <v>1812</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1795</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1790</v>
+        <v>1808</v>
       </c>
       <c r="B472" t="s">
-        <v>1791</v>
+        <v>1809</v>
       </c>
       <c r="C472" t="s">
-        <v>1796</v>
+        <v>1814</v>
       </c>
       <c r="D472" t="s">
-        <v>1797</v>
+        <v>1815</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1798</v>
+        <v>1816</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1799</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1790</v>
+        <v>1808</v>
       </c>
       <c r="B473" t="s">
-        <v>1791</v>
+        <v>1809</v>
       </c>
       <c r="C473" t="s">
-        <v>1800</v>
+        <v>281</v>
       </c>
       <c r="D473" t="s">
-        <v>1801</v>
+        <v>282</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1802</v>
+        <v>283</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1803</v>
+        <v>284</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1790</v>
+        <v>1808</v>
       </c>
       <c r="B474" t="s">
-        <v>1791</v>
+        <v>1809</v>
       </c>
       <c r="C474" t="s">
-        <v>1804</v>
+        <v>1818</v>
       </c>
       <c r="D474" t="s">
-        <v>1805</v>
+        <v>1819</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1806</v>
+        <v>1820</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1807</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1790</v>
+        <v>1822</v>
       </c>
       <c r="B475" t="s">
-        <v>1791</v>
+        <v>1823</v>
       </c>
       <c r="C475" t="s">
-        <v>1808</v>
+        <v>1824</v>
       </c>
       <c r="D475" t="s">
-        <v>1809</v>
+        <v>1825</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1810</v>
+        <v>1826</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1811</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1790</v>
+        <v>1822</v>
       </c>
       <c r="B476" t="s">
-        <v>1791</v>
+        <v>1823</v>
       </c>
       <c r="C476" t="s">
-        <v>1812</v>
+        <v>1828</v>
       </c>
       <c r="D476" t="s">
-        <v>1813</v>
+        <v>1829</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1814</v>
+        <v>1830</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1815</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1790</v>
+        <v>1822</v>
       </c>
       <c r="B477" t="s">
-        <v>1791</v>
+        <v>1823</v>
       </c>
       <c r="C477" t="s">
-        <v>1816</v>
+        <v>1459</v>
       </c>
       <c r="D477" t="s">
-        <v>1817</v>
+        <v>1460</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1818</v>
+        <v>1832</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1819</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1790</v>
+        <v>1822</v>
       </c>
       <c r="B478" t="s">
-        <v>1791</v>
+        <v>1823</v>
       </c>
       <c r="C478" t="s">
-        <v>1820</v>
+        <v>1834</v>
       </c>
       <c r="D478" t="s">
-        <v>1821</v>
+        <v>1835</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>1822</v>
+        <v>1836</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1823</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1790</v>
+        <v>1838</v>
       </c>
       <c r="B479" t="s">
-        <v>1791</v>
+        <v>1839</v>
       </c>
       <c r="C479" t="s">
-        <v>1824</v>
+        <v>1840</v>
       </c>
       <c r="D479" t="s">
-        <v>1825</v>
+        <v>1841</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1826</v>
+        <v>1842</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1827</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1790</v>
+        <v>1838</v>
       </c>
       <c r="B480" t="s">
-        <v>1791</v>
+        <v>1839</v>
       </c>
       <c r="C480" t="s">
-        <v>1828</v>
+        <v>1844</v>
       </c>
       <c r="D480" t="s">
-        <v>1829</v>
+        <v>1845</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1830</v>
+        <v>1846</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1831</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1790</v>
+        <v>1838</v>
       </c>
       <c r="B481" t="s">
-        <v>1791</v>
+        <v>1839</v>
       </c>
       <c r="C481" t="s">
-        <v>1832</v>
+        <v>1848</v>
       </c>
       <c r="D481" t="s">
-        <v>1833</v>
+        <v>1849</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1834</v>
+        <v>1850</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1835</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1790</v>
+        <v>1838</v>
       </c>
       <c r="B482" t="s">
-        <v>1791</v>
+        <v>1839</v>
       </c>
       <c r="C482" t="s">
-        <v>1836</v>
+        <v>1852</v>
       </c>
       <c r="D482" t="s">
-        <v>1837</v>
+        <v>1853</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1838</v>
+        <v>1854</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1839</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1790</v>
+        <v>1838</v>
       </c>
       <c r="B483" t="s">
-        <v>1791</v>
+        <v>1839</v>
       </c>
       <c r="C483" t="s">
-        <v>1840</v>
+        <v>1856</v>
       </c>
       <c r="D483" t="s">
-        <v>1841</v>
+        <v>1857</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1842</v>
+        <v>1858</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1843</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1790</v>
+        <v>1838</v>
       </c>
       <c r="B484" t="s">
-        <v>1791</v>
+        <v>1839</v>
       </c>
       <c r="C484" t="s">
-        <v>1844</v>
+        <v>1860</v>
       </c>
       <c r="D484" t="s">
-        <v>1845</v>
+        <v>1861</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1846</v>
+        <v>1862</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1847</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1848</v>
+        <v>1838</v>
       </c>
       <c r="B485" t="s">
-        <v>1849</v>
+        <v>1839</v>
       </c>
       <c r="C485" t="s">
-        <v>1850</v>
+        <v>1864</v>
       </c>
       <c r="D485" t="s">
-        <v>1851</v>
+        <v>1865</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>1852</v>
+        <v>1866</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1853</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B486" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C486" t="s">
-        <v>1854</v>
+        <v>1870</v>
       </c>
       <c r="D486" t="s">
-        <v>1855</v>
+        <v>1871</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1856</v>
+        <v>1872</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1857</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B487" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C487" t="s">
-        <v>1858</v>
+        <v>1874</v>
       </c>
       <c r="D487" t="s">
-        <v>1859</v>
+        <v>1875</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>1860</v>
+        <v>1876</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1861</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B488" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C488" t="s">
-        <v>1862</v>
+        <v>1878</v>
       </c>
       <c r="D488" t="s">
-        <v>1863</v>
+        <v>1879</v>
       </c>
       <c r="E488" s="2" t="s">
-        <v>1864</v>
+        <v>1880</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>1865</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B489" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C489" t="s">
-        <v>1866</v>
+        <v>1882</v>
       </c>
       <c r="D489" t="s">
-        <v>1867</v>
+        <v>1883</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1868</v>
+        <v>1884</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1869</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B490" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C490" t="s">
-        <v>1870</v>
+        <v>1886</v>
       </c>
       <c r="D490" t="s">
-        <v>1871</v>
+        <v>1887</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1872</v>
+        <v>1888</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1873</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B491" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C491" t="s">
-        <v>1874</v>
+        <v>1890</v>
       </c>
       <c r="D491" t="s">
-        <v>1875</v>
+        <v>1891</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>1876</v>
+        <v>1892</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1877</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B492" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C492" t="s">
-        <v>1878</v>
+        <v>1894</v>
       </c>
       <c r="D492" t="s">
-        <v>1879</v>
+        <v>1895</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>1880</v>
+        <v>1896</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1881</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B493" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C493" t="s">
-        <v>1882</v>
+        <v>1898</v>
       </c>
       <c r="D493" t="s">
-        <v>1883</v>
+        <v>1899</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>1884</v>
+        <v>1900</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>1885</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B494" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C494" t="s">
-        <v>1886</v>
+        <v>1902</v>
       </c>
       <c r="D494" t="s">
-        <v>1887</v>
+        <v>1903</v>
       </c>
       <c r="E494" s="2" t="s">
-        <v>1888</v>
+        <v>1904</v>
       </c>
       <c r="F494" s="2" t="s">
-        <v>1889</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B495" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C495" t="s">
-        <v>1890</v>
+        <v>1906</v>
       </c>
       <c r="D495" t="s">
-        <v>1891</v>
+        <v>1907</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>1892</v>
+        <v>1908</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>1893</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B496" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C496" t="s">
-        <v>1894</v>
+        <v>1910</v>
       </c>
       <c r="D496" t="s">
-        <v>1895</v>
+        <v>1911</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>1896</v>
+        <v>1912</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1897</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B497" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C497" t="s">
-        <v>1898</v>
+        <v>1914</v>
       </c>
       <c r="D497" t="s">
-        <v>1899</v>
+        <v>1915</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1900</v>
+        <v>1916</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1901</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B498" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C498" t="s">
-        <v>65</v>
+        <v>1918</v>
       </c>
       <c r="D498" t="s">
-        <v>66</v>
+        <v>1919</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>1902</v>
+        <v>1920</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1903</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="B499" t="s">
-        <v>1849</v>
+        <v>1869</v>
       </c>
       <c r="C499" t="s">
-        <v>1904</v>
+        <v>1922</v>
       </c>
       <c r="D499" t="s">
-        <v>1905</v>
+        <v>1923</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1906</v>
+        <v>1924</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1907</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1848</v>
+        <v>1926</v>
       </c>
       <c r="B500" t="s">
-        <v>1849</v>
+        <v>1927</v>
       </c>
       <c r="C500" t="s">
-        <v>363</v>
+        <v>1928</v>
       </c>
       <c r="D500" t="s">
-        <v>364</v>
+        <v>1929</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>1908</v>
+        <v>1930</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1909</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1848</v>
+        <v>1926</v>
       </c>
       <c r="B501" t="s">
-        <v>1849</v>
+        <v>1927</v>
       </c>
       <c r="C501" t="s">
-        <v>1910</v>
+        <v>1932</v>
       </c>
       <c r="D501" t="s">
-        <v>1911</v>
+        <v>1933</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1912</v>
+        <v>1934</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1913</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1848</v>
+        <v>1926</v>
       </c>
       <c r="B502" t="s">
-        <v>1849</v>
+        <v>1927</v>
       </c>
       <c r="C502" t="s">
-        <v>1914</v>
+        <v>1936</v>
       </c>
       <c r="D502" t="s">
-        <v>1915</v>
+        <v>1937</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1916</v>
+        <v>1938</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1917</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1848</v>
+        <v>1926</v>
       </c>
       <c r="B503" t="s">
-        <v>1849</v>
+        <v>1927</v>
       </c>
       <c r="C503" t="s">
-        <v>1918</v>
+        <v>1940</v>
       </c>
       <c r="D503" t="s">
-        <v>1919</v>
+        <v>1941</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>1920</v>
+        <v>1942</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1921</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="B504" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="C504" t="s">
-        <v>1924</v>
+        <v>1944</v>
       </c>
       <c r="D504" t="s">
-        <v>1925</v>
+        <v>1945</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1926</v>
+        <v>1946</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1927</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="B505" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="C505" t="s">
-        <v>1091</v>
+        <v>1948</v>
       </c>
       <c r="D505" t="s">
-        <v>1092</v>
+        <v>1949</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1928</v>
+        <v>1950</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1929</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="B506" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="C506" t="s">
-        <v>1930</v>
+        <v>1952</v>
       </c>
       <c r="D506" t="s">
-        <v>1931</v>
+        <v>1953</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1932</v>
+        <v>1954</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1933</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B507" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C507" t="s">
-        <v>1936</v>
+        <v>1956</v>
       </c>
       <c r="D507" t="s">
-        <v>1937</v>
+        <v>1957</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1938</v>
+        <v>1958</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1939</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B508" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C508" t="s">
-        <v>1940</v>
+        <v>1960</v>
       </c>
       <c r="D508" t="s">
-        <v>1941</v>
+        <v>1961</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1942</v>
+        <v>1962</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1943</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B509" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C509" t="s">
-        <v>1944</v>
+        <v>1964</v>
       </c>
       <c r="D509" t="s">
-        <v>1945</v>
+        <v>1965</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1946</v>
+        <v>1966</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1947</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B510" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C510" t="s">
-        <v>1948</v>
+        <v>1968</v>
       </c>
       <c r="D510" t="s">
-        <v>1949</v>
+        <v>1969</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1950</v>
+        <v>1970</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1951</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B511" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C511" t="s">
-        <v>1952</v>
+        <v>1972</v>
       </c>
       <c r="D511" t="s">
-        <v>1953</v>
+        <v>1973</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1954</v>
+        <v>1974</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1955</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B512" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C512" t="s">
-        <v>1956</v>
+        <v>1976</v>
       </c>
       <c r="D512" t="s">
-        <v>1957</v>
+        <v>1977</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1958</v>
+        <v>1978</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1959</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B513" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C513" t="s">
-        <v>1960</v>
+        <v>1980</v>
       </c>
       <c r="D513" t="s">
-        <v>1961</v>
+        <v>1981</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1962</v>
+        <v>1982</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1963</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B514" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C514" t="s">
-        <v>343</v>
+        <v>65</v>
       </c>
       <c r="D514" t="s">
-        <v>344</v>
+        <v>66</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1964</v>
+        <v>1984</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1965</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B515" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C515" t="s">
-        <v>1966</v>
+        <v>1986</v>
       </c>
       <c r="D515" t="s">
-        <v>1967</v>
+        <v>1987</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1968</v>
+        <v>1988</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1969</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B516" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C516" t="s">
-        <v>1970</v>
+        <v>359</v>
       </c>
       <c r="D516" t="s">
-        <v>1971</v>
+        <v>360</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1972</v>
+        <v>1990</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1973</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B517" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C517" t="s">
-        <v>1974</v>
+        <v>1992</v>
       </c>
       <c r="D517" t="s">
-        <v>1975</v>
+        <v>1993</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1976</v>
+        <v>1994</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1977</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B518" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C518" t="s">
-        <v>1978</v>
+        <v>1996</v>
       </c>
       <c r="D518" t="s">
-        <v>1979</v>
+        <v>1997</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>1980</v>
+        <v>1998</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>1981</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1934</v>
+        <v>1926</v>
       </c>
       <c r="B519" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="C519" t="s">
-        <v>1982</v>
+        <v>2000</v>
       </c>
       <c r="D519" t="s">
-        <v>1983</v>
+        <v>2001</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>1984</v>
+        <v>2002</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>1985</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1934</v>
+        <v>2004</v>
       </c>
       <c r="B520" t="s">
-        <v>1935</v>
+        <v>2005</v>
       </c>
       <c r="C520" t="s">
-        <v>1986</v>
+        <v>2006</v>
       </c>
       <c r="D520" t="s">
-        <v>1987</v>
+        <v>2007</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>1988</v>
+        <v>2008</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>1989</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1934</v>
+        <v>2004</v>
       </c>
       <c r="B521" t="s">
-        <v>1935</v>
+        <v>2005</v>
       </c>
       <c r="C521" t="s">
-        <v>1990</v>
+        <v>1103</v>
       </c>
       <c r="D521" t="s">
-        <v>1991</v>
+        <v>1104</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>1992</v>
+        <v>2010</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>1993</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1934</v>
+        <v>2004</v>
       </c>
       <c r="B522" t="s">
-        <v>1935</v>
+        <v>2005</v>
       </c>
       <c r="C522" t="s">
-        <v>1994</v>
+        <v>2012</v>
       </c>
       <c r="D522" t="s">
-        <v>1995</v>
+        <v>2013</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>1996</v>
+        <v>2014</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>1997</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1934</v>
+        <v>2016</v>
       </c>
       <c r="B523" t="s">
-        <v>1935</v>
+        <v>2017</v>
       </c>
       <c r="C523" t="s">
-        <v>1998</v>
+        <v>2018</v>
       </c>
       <c r="D523" t="s">
-        <v>1998</v>
+        <v>2019</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>1999</v>
+        <v>2020</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>2000</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1934</v>
+        <v>2016</v>
       </c>
       <c r="B524" t="s">
-        <v>1935</v>
+        <v>2017</v>
       </c>
       <c r="C524" t="s">
-        <v>495</v>
+        <v>2022</v>
       </c>
       <c r="D524" t="s">
-        <v>496</v>
+        <v>2023</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>2001</v>
+        <v>2024</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>2002</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1934</v>
+        <v>2016</v>
       </c>
       <c r="B525" t="s">
-        <v>1935</v>
+        <v>2017</v>
       </c>
       <c r="C525" t="s">
-        <v>2003</v>
+        <v>2026</v>
       </c>
       <c r="D525" t="s">
-        <v>2003</v>
+        <v>2027</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>2004</v>
+        <v>2028</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>2005</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1934</v>
+        <v>2016</v>
       </c>
       <c r="B526" t="s">
-        <v>1935</v>
+        <v>2017</v>
       </c>
       <c r="C526" t="s">
-        <v>2006</v>
+        <v>2030</v>
       </c>
       <c r="D526" t="s">
-        <v>2007</v>
+        <v>2031</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>2008</v>
+        <v>2032</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>2009</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1934</v>
+        <v>2016</v>
       </c>
       <c r="B527" t="s">
-        <v>1935</v>
+        <v>2017</v>
       </c>
       <c r="C527" t="s">
-        <v>2010</v>
+        <v>2034</v>
       </c>
       <c r="D527" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>2013</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1934</v>
+        <v>2016</v>
       </c>
       <c r="B528" t="s">
-        <v>1935</v>
+        <v>2017</v>
       </c>
       <c r="C528" t="s">
-        <v>2014</v>
+        <v>2038</v>
       </c>
       <c r="D528" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>2016</v>
+        <v>2040</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>2017</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1934</v>
+        <v>2016</v>
       </c>
       <c r="B529" t="s">
-        <v>1935</v>
+        <v>2017</v>
       </c>
       <c r="C529" t="s">
-        <v>2018</v>
+        <v>2042</v>
       </c>
       <c r="D529" t="s">
-        <v>2019</v>
+        <v>2043</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2020</v>
+        <v>2044</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2021</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1934</v>
+        <v>2016</v>
       </c>
       <c r="B530" t="s">
-        <v>1935</v>
+        <v>2017</v>
       </c>
       <c r="C530" t="s">
-        <v>2022</v>
+        <v>339</v>
       </c>
       <c r="D530" t="s">
-        <v>2023</v>
+        <v>340</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2024</v>
+        <v>2046</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2025</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="B531" t="s">
-        <v>2027</v>
+        <v>2017</v>
       </c>
       <c r="C531" t="s">
-        <v>2028</v>
+        <v>2048</v>
       </c>
       <c r="D531" t="s">
-        <v>2029</v>
+        <v>2049</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>2030</v>
+        <v>2050</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>2031</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="B532" t="s">
-        <v>2027</v>
+        <v>2017</v>
       </c>
       <c r="C532" t="s">
-        <v>2032</v>
+        <v>2052</v>
       </c>
       <c r="D532" t="s">
-        <v>2033</v>
+        <v>2053</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>2034</v>
+        <v>2054</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2035</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="B533" t="s">
-        <v>2027</v>
+        <v>2017</v>
       </c>
       <c r="C533" t="s">
-        <v>2036</v>
+        <v>2056</v>
       </c>
       <c r="D533" t="s">
-        <v>2037</v>
+        <v>2057</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>2038</v>
+        <v>2058</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>2039</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="B534" t="s">
-        <v>2027</v>
+        <v>2017</v>
       </c>
       <c r="C534" t="s">
-        <v>2040</v>
+        <v>2060</v>
       </c>
       <c r="D534" t="s">
-        <v>2041</v>
+        <v>2061</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>2042</v>
+        <v>2062</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>2043</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="B535" t="s">
-        <v>2027</v>
+        <v>2017</v>
       </c>
       <c r="C535" t="s">
-        <v>2044</v>
+        <v>2064</v>
       </c>
       <c r="D535" t="s">
-        <v>2045</v>
+        <v>2065</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>2046</v>
+        <v>2066</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>2047</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="B536" t="s">
-        <v>2027</v>
+        <v>2017</v>
       </c>
       <c r="C536" t="s">
-        <v>2048</v>
+        <v>2068</v>
       </c>
       <c r="D536" t="s">
-        <v>2049</v>
+        <v>2069</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>2050</v>
+        <v>2070</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2051</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="B537" t="s">
-        <v>2027</v>
+        <v>2017</v>
       </c>
       <c r="C537" t="s">
-        <v>2052</v>
+        <v>2072</v>
       </c>
       <c r="D537" t="s">
-        <v>2053</v>
+        <v>2073</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2054</v>
+        <v>2074</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2055</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2056</v>
+        <v>2016</v>
       </c>
       <c r="B538" t="s">
-        <v>2057</v>
+        <v>2017</v>
       </c>
       <c r="C538" t="s">
-        <v>2058</v>
+        <v>2076</v>
       </c>
       <c r="D538" t="s">
-        <v>2059</v>
+        <v>2077</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2060</v>
+        <v>2078</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2061</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2056</v>
+        <v>2016</v>
       </c>
       <c r="B539" t="s">
-        <v>2057</v>
+        <v>2017</v>
       </c>
       <c r="C539" t="s">
-        <v>273</v>
+        <v>2080</v>
       </c>
       <c r="D539" t="s">
-        <v>274</v>
+        <v>2080</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2062</v>
+        <v>2081</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2063</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2056</v>
+        <v>2016</v>
       </c>
       <c r="B540" t="s">
-        <v>2057</v>
+        <v>2017</v>
       </c>
       <c r="C540" t="s">
-        <v>2064</v>
+        <v>491</v>
       </c>
       <c r="D540" t="s">
-        <v>2065</v>
+        <v>492</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2066</v>
+        <v>2083</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2067</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2056</v>
+        <v>2016</v>
       </c>
       <c r="B541" t="s">
-        <v>2057</v>
+        <v>2017</v>
       </c>
       <c r="C541" t="s">
-        <v>2068</v>
+        <v>2085</v>
       </c>
       <c r="D541" t="s">
-        <v>2069</v>
+        <v>2085</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2070</v>
+        <v>2086</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2071</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2056</v>
+        <v>2016</v>
       </c>
       <c r="B542" t="s">
-        <v>2057</v>
+        <v>2017</v>
       </c>
       <c r="C542" t="s">
-        <v>2072</v>
+        <v>2088</v>
       </c>
       <c r="D542" t="s">
-        <v>2073</v>
+        <v>2089</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>2074</v>
+        <v>2090</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2075</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2056</v>
+        <v>2016</v>
       </c>
       <c r="B543" t="s">
-        <v>2057</v>
+        <v>2017</v>
       </c>
       <c r="C543" t="s">
-        <v>2076</v>
+        <v>2092</v>
       </c>
       <c r="D543" t="s">
-        <v>2077</v>
+        <v>2093</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2078</v>
+        <v>2094</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>2079</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2056</v>
+        <v>2016</v>
       </c>
       <c r="B544" t="s">
-        <v>2057</v>
+        <v>2017</v>
       </c>
       <c r="C544" t="s">
-        <v>2080</v>
+        <v>2096</v>
       </c>
       <c r="D544" t="s">
-        <v>2081</v>
+        <v>2097</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2082</v>
+        <v>2098</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2083</v>
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6">
+      <c r="A545" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B545" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D545" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E545" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="F545" s="2" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6">
+      <c r="A546" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B546" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E546" s="2" t="s">
+        <v>2106</v>
+      </c>
+      <c r="F546" s="2" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6">
+      <c r="A547" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B547" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E547" s="2" t="s">
+        <v>2112</v>
+      </c>
+      <c r="F547" s="2" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6">
+      <c r="A548" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B548" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E548" s="2" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F548" s="2" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6">
+      <c r="A549" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B549" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E549" s="2" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F549" s="2" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6">
+      <c r="A550" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B550" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E550" s="2" t="s">
+        <v>2124</v>
+      </c>
+      <c r="F550" s="2" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6">
+      <c r="A551" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B551" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E551" s="2" t="s">
+        <v>2128</v>
+      </c>
+      <c r="F551" s="2" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6">
+      <c r="A552" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B552" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E552" s="2" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F552" s="2" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B553" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E553" s="2" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F553" s="2" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B554" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E554" s="2" t="s">
+        <v>2142</v>
+      </c>
+      <c r="F554" s="2" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B555" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C555" t="s">
+        <v>269</v>
+      </c>
+      <c r="D555" t="s">
+        <v>270</v>
+      </c>
+      <c r="E555" s="2" t="s">
+        <v>2144</v>
+      </c>
+      <c r="F555" s="2" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B556" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E556" s="2" t="s">
+        <v>2148</v>
+      </c>
+      <c r="F556" s="2" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B557" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E557" s="2" t="s">
+        <v>2152</v>
+      </c>
+      <c r="F557" s="2" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B558" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E558" s="2" t="s">
+        <v>2156</v>
+      </c>
+      <c r="F558" s="2" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
+      <c r="A559" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B559" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E559" s="2" t="s">
+        <v>2160</v>
+      </c>
+      <c r="F559" s="2" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6">
+      <c r="A560" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B560" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E560" s="2" t="s">
+        <v>2164</v>
+      </c>
+      <c r="F560" s="2" t="s">
+        <v>2165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">