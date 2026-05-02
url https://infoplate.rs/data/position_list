--- v6 (2026-04-09)
+++ v7 (2026-05-02)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2173">
   <si>
     <t>www.infoplate.rs</t>
   </si>
   <si>
-    <t>04/2026</t>
+    <t>05/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sb</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sb</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sb</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administracija</t>
   </si>
@@ -1207,50 +1207,70 @@
   <si>
     <t>Window Dresser, Decorator</t>
   </si>
   <si>
     <t>Aranžer, dekorater</t>
   </si>
   <si>
     <t>* Window-dressing of shops, travel agencies, financial institutions, etc.
 * Moving and arranging objects, creating aesthetic decorations.
 * Placing price tags and labels on the goods.
 * Adjusting the decoration of displays to the current season and to ongoing events.
 * Dressing, undressing and changing mannequins’ clothes.</t>
   </si>
   <si>
     <t>* Uređenje izloga radnji, putničkih agencija, finansijskih institucija, itd.
 * Premeštanje i uređenje objekata, kreiranje estetskih dekoracija.
 * Postavljanje cena i nalepnica na robu.
 * Podešavanje dekoracija na izlogu prema godišnjem dobu i aktuelnim dešavanjima.
 * Oblačenje, skidanje i menjanje odeće lutkama.</t>
   </si>
   <si>
     <t>Banking</t>
   </si>
   <si>
     <t>Bankarstvo</t>
+  </si>
+  <si>
+    <t>Anti-Money Laundering Specialist</t>
+  </si>
+  <si>
+    <t>Specijalista za sprečavanje pranja novca</t>
+  </si>
+  <si>
+    <t>* Implementation, enforcement and control of money laundering and / or terrorist financing prevention measures in the company;
+* Checking new customers, reviewing documents, risk analysis of new customers;
+* Monitoring of existing customers according to established procedures;
+* Monitoring of suspicious transactions, customer activities, collection and analysis of data on such transactions, investigation of suspicious transactions;
+* Organization of the company's internal legal acts related to KYC, AML, customer risk, compliance control, organization of their change and renewal.</t>
+  </si>
+  <si>
+    <t>* Implementacija, primena i kontrola mera sprečavanja pranja novca i / ili finansiranja terorizma u kompaniji;
+* Provera novih klijenata, pregled dokumenata, analiza rizika novih klijenata;
+* Monitoring postojećih klijenata prema uspostavljenim procedurama;
+* Monitoring sumnjivih transakcija, aktivnosti klijenata, prikupljanje i analiza podataka o takvim transakcijama, istraga sumnjivih transakcija;
+* Organizacija unutrašnjih pravnih akata kompanije vezanih za KYC, AML, rizik klijenata, kontrolu usklađenosti, organizacija njihove izmene i obnove.</t>
   </si>
   <si>
     <t>Back Office Specialist</t>
   </si>
   <si>
     <t>Specijalista u pozadinskim službama, Back Office</t>
   </si>
   <si>
     <t>* Processing of all types of client requests.
 * Entering and updating the information in the bank information system.
 * Drawing up and processing of contracts and contract amendments for individual banking products.
 * Archiving documents in compliance with the internal regulations.
 * Mastering internal regulations, general business terms and conditions, and business conditions for individual banking products.
 * Communicating with internal and external clients.</t>
   </si>
   <si>
     <t>* Obrada svih vrsta zahteva klijenata.
 * Unos i ažuriranje informacija u bankovni sistem podataka.
 * Izrada i obrada ugovora, kao i kreiranje ugovora o izmenama i dopunama za pojedine bankarske proizvode.
 * Arhiviranje dokumenata u skladu sa internim propisima.
 * Upravljanje internim propisima, opštim poslovnim uslovima i uslovima poslovanja za pojedine bankarske proizvode.
 * Komunikacija sa internim i eksternim klijentima.</t>
   </si>
   <si>
     <t>Card Services Clerk</t>
@@ -3784,50 +3804,83 @@
   <si>
     <t>Tax Advisor</t>
   </si>
   <si>
     <t>Poreski savetnik</t>
   </si>
   <si>
     <t>* Providing advice in matters of taxes, levies, fees, tax proceedings of tax authorities and municipal authorities.
 * Completing expert opinions, instructions and recommendations.
 * Completing, verifying and checking the tax returns.
 * Attending to tax inspections, tax audits and similar specific projects.
 * Cooperating with a team of tax advisors in solving difficult problems.
 * Implementing the tax planning and optimising of tax obligations.
 * Representing clients in tax proceedings.
 * Attending to internal and external trainings.</t>
   </si>
   <si>
     <t xml:space="preserve">* Pružanje saveta o porezima, dažbinama, taksama i naknadama.
 * Kompletiranje stručnih mišljenja, uputstava i preporuka.
 * Popunjavanje, verifikacija i provera poreskih prijava.
 * Prisustvovanje poreskim inspekcijama, revizijama i sličnim aktivnostima.
 * Saradnja sa timom poreskih revizora u rešavanju teških problema.
 * Implementacija planiranja poreza i obaveza.
 * Zastupanje klijenata u poreskim postupcima.
 * Prisustvovanje internim i eksternim edukacijama i treninzima. </t>
+  </si>
+  <si>
+    <t>Treasury specialist</t>
+  </si>
+  <si>
+    <t>* Continuous provision of internal and external financing according to the organization's needs
+* Drawing up financial plans and proposing the most suitable ways and methods to ensure the necessary volume of funds
+* Analysis of developments on the financial and capital markets and the possibilities of financing, especially from financial institutions
+* Management of relations with financial institutions and selection of suitable financing instruments
+* Preparation of funds to ensure operational, project and investment financing of the organization
+* Financial risk management; elimination of financial risks with the help of hedging instruments
+* Financial planning, modeling and prediction of cash flow from operating and investment activities
+* Monitoring and control of the development, especially of receivables, liabilities and their impact on the overall cash-flow
+* Keeping records of drawn loans, leasing financing, important liabilities and receivables, etc.
+* Initiation of risk management rules for the prevention and reduction of receivables (credit policy, control processes, customer verification)
+* Account management, cash pooling and management of the company's payment system
+* Effective placement / investment of financial surpluses of management
+* External communication with relevant authorities and organizations - acquisition, analysis and monitoring of data obtained from financial organizations, investment banks, state authorities, etc.</t>
+  </si>
+  <si>
+    <t>* Kontinuirano obezbeđenje internog i eksternog finansiranja prema potrebama organizacije
+* Izrada finansijskih planova i predlaganje najpogodnijih načina i metoda za obezbeđivanje potrebnog obima sredstava
+* Analiza kretanja na finansijskom tržištu i tržištu kapitala i mogućnosti finansiranja, posebno od finansijskih institucija
+* Upravljanje odnosima sa finansijskim institucijama i izbor odgovarajućih instrumenata finansiranja
+* Priprema sredstava za obezbeđivanje operativnog, projektnog i investicionog finansiranja organizacije
+* Upravljanje finansijskim rizikom; otklanjanje finansijskih rizika uz pomoć instrumenata zaštite
+* Finansijsko planiranje, modeliranje i predviđanje tokova gotovine iz poslovnih i investicionih aktivnosti
+* Praćenje i kontrola razvoja, posebno potraživanja, obaveza i njihovog uticaja na ukupan novčani tok
+* Vođenje evidencije povučenih kredita, lizing finansiranja, važnih obaveza i potraživanja itd.
+* Pokretanje pravila upravljanja rizicima za prevenciju i smanjenje potraživanja (kreditna politika, procesi kontrole, verifikacija kupaca)
+* Upravljanje računom, prikupljanje gotovine i upravljanje platnim sistemom kompanije
+* Efikasno plasiranje/ulaganje finansijskih viškova menadžmenta
+* Eksterna komunikacija sa nadležnim organima i organizacijama – prikupljanje, analiza i praćenje podataka dobijenih od finansijskih organizacija, investicionih banaka, državnih organa itd.</t>
   </si>
   <si>
     <t>VAT specialist</t>
   </si>
   <si>
     <t>Specijalista za PDV</t>
   </si>
   <si>
     <t>* Preparation and submission of tax returns
 * Summary statements
 * Analysis, reporting
 * Tracking changes in the area of taxes and their interpretation and implementation in the company's systems
 * Cooperation on the creation and updating of the company's methodological instructions in the area of taxes
 * Collaboration on projects and process improvement
 * Communication with other institutions during audits, preparation of documents</t>
   </si>
   <si>
     <t>* Priprema i podnošenje poreskih prijava
 * Rezime izjava
 * Analiza, izveštavanje
 * Praćenje promena u oblasti poreza i njihovo tumačenje i implementacija u sisteme preduzeća
 * Saradnja na izradi i ažuriranju metodoloških uputstava preduzeća u oblasti poreza
 * Saradnja na projektima i unapređenje procesa
 * Komunikacija sa drugim institucijama tokom revizija, priprema dokumentacije</t>
   </si>
@@ -13641,82 +13694,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F560"/>
+  <dimension ref="A1:F562"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F560"/>
+      <selection activeCell="E6" sqref="E6:F562"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
+    <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3"/>
       <c r="B3" s="1">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
@@ -14897,9947 +14950,9987 @@
         <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>205</v>
       </c>
       <c r="B65" t="s">
         <v>206</v>
       </c>
       <c r="C65" t="s">
         <v>251</v>
       </c>
       <c r="D65" t="s">
         <v>252</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
+        <v>205</v>
+      </c>
+      <c r="B66" t="s">
+        <v>206</v>
+      </c>
+      <c r="C66" t="s">
         <v>255</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
         <v>256</v>
       </c>
-      <c r="C66" t="s">
+      <c r="E66" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="D66" t="s">
+      <c r="F66" s="2" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B67" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C67" t="s">
         <v>261</v>
       </c>
       <c r="D67" t="s">
         <v>262</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B68" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C68" t="s">
         <v>265</v>
       </c>
       <c r="D68" t="s">
         <v>266</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B69" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C69" t="s">
         <v>269</v>
       </c>
       <c r="D69" t="s">
         <v>270</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B70" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C70" t="s">
         <v>273</v>
       </c>
       <c r="D70" t="s">
         <v>274</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B71" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C71" t="s">
         <v>277</v>
       </c>
       <c r="D71" t="s">
         <v>278</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B72" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C72" t="s">
         <v>281</v>
       </c>
       <c r="D72" t="s">
         <v>282</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B73" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C73" t="s">
         <v>285</v>
       </c>
       <c r="D73" t="s">
         <v>286</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B74" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C74" t="s">
         <v>289</v>
       </c>
       <c r="D74" t="s">
         <v>290</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B75" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C75" t="s">
         <v>293</v>
       </c>
       <c r="D75" t="s">
         <v>294</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B76" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C76" t="s">
         <v>297</v>
       </c>
       <c r="D76" t="s">
         <v>298</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
+        <v>259</v>
+      </c>
+      <c r="B77" t="s">
+        <v>260</v>
+      </c>
+      <c r="C77" t="s">
         <v>301</v>
       </c>
-      <c r="B77" t="s">
+      <c r="D77" t="s">
         <v>302</v>
       </c>
-      <c r="C77" t="s">
+      <c r="E77" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="D77" t="s">
+      <c r="F77" s="2" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B78" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C78" t="s">
         <v>307</v>
       </c>
       <c r="D78" t="s">
         <v>308</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B79" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C79" t="s">
         <v>311</v>
       </c>
       <c r="D79" t="s">
         <v>312</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B80" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C80" t="s">
-        <v>289</v>
+        <v>315</v>
       </c>
       <c r="D80" t="s">
-        <v>290</v>
+        <v>316</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>291</v>
+        <v>317</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>292</v>
+        <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="B81" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="C81" t="s">
-        <v>317</v>
+        <v>293</v>
       </c>
       <c r="D81" t="s">
-        <v>317</v>
+        <v>294</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>318</v>
+        <v>295</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>319</v>
+        <v>296</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B82" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C82" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D82" t="s">
         <v>321</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B83" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C83" t="s">
         <v>324</v>
       </c>
       <c r="D83" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B84" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C84" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D84" t="s">
         <v>328</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B85" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C85" t="s">
         <v>331</v>
       </c>
       <c r="D85" t="s">
         <v>332</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B86" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C86" t="s">
         <v>335</v>
       </c>
       <c r="D86" t="s">
         <v>336</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B87" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C87" t="s">
         <v>339</v>
       </c>
       <c r="D87" t="s">
         <v>340</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>341</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B88" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C88" t="s">
         <v>343</v>
       </c>
       <c r="D88" t="s">
         <v>344</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B89" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C89" t="s">
         <v>347</v>
       </c>
       <c r="D89" t="s">
         <v>348</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B90" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C90" t="s">
         <v>351</v>
       </c>
       <c r="D90" t="s">
         <v>352</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B91" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C91" t="s">
         <v>355</v>
       </c>
       <c r="D91" t="s">
         <v>356</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B92" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C92" t="s">
         <v>359</v>
       </c>
       <c r="D92" t="s">
         <v>360</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B93" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C93" t="s">
         <v>363</v>
       </c>
       <c r="D93" t="s">
         <v>364</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B94" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C94" t="s">
         <v>367</v>
       </c>
       <c r="D94" t="s">
         <v>368</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B95" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C95" t="s">
         <v>371</v>
       </c>
       <c r="D95" t="s">
         <v>372</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B96" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C96" t="s">
         <v>375</v>
       </c>
       <c r="D96" t="s">
         <v>376</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B97" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C97" t="s">
         <v>379</v>
       </c>
       <c r="D97" t="s">
         <v>380</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B98" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C98" t="s">
         <v>383</v>
       </c>
       <c r="D98" t="s">
         <v>384</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B99" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C99" t="s">
         <v>387</v>
       </c>
       <c r="D99" t="s">
         <v>388</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B100" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C100" t="s">
         <v>391</v>
       </c>
       <c r="D100" t="s">
         <v>392</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B101" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C101" t="s">
         <v>395</v>
       </c>
       <c r="D101" t="s">
         <v>396</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B102" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C102" t="s">
         <v>399</v>
       </c>
       <c r="D102" t="s">
         <v>400</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B103" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C103" t="s">
         <v>403</v>
       </c>
       <c r="D103" t="s">
         <v>404</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
+        <v>319</v>
+      </c>
+      <c r="B104" t="s">
+        <v>320</v>
+      </c>
+      <c r="C104" t="s">
         <v>407</v>
       </c>
-      <c r="B104" t="s">
+      <c r="D104" t="s">
         <v>408</v>
       </c>
-      <c r="C104" t="s">
+      <c r="E104" s="2" t="s">
         <v>409</v>
       </c>
-      <c r="D104" t="s">
+      <c r="F104" s="2" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B105" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C105" t="s">
         <v>413</v>
       </c>
       <c r="D105" t="s">
         <v>414</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B106" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C106" t="s">
         <v>417</v>
       </c>
       <c r="D106" t="s">
         <v>418</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B107" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C107" t="s">
         <v>421</v>
       </c>
       <c r="D107" t="s">
         <v>422</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B108" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C108" t="s">
         <v>425</v>
       </c>
       <c r="D108" t="s">
         <v>426</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B109" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C109" t="s">
         <v>429</v>
       </c>
       <c r="D109" t="s">
         <v>430</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B110" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C110" t="s">
         <v>433</v>
       </c>
       <c r="D110" t="s">
         <v>434</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B111" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C111" t="s">
         <v>437</v>
       </c>
       <c r="D111" t="s">
         <v>438</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B112" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C112" t="s">
         <v>441</v>
       </c>
       <c r="D112" t="s">
         <v>442</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B113" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C113" t="s">
         <v>445</v>
       </c>
       <c r="D113" t="s">
         <v>446</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B114" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C114" t="s">
-        <v>269</v>
+        <v>449</v>
       </c>
       <c r="D114" t="s">
-        <v>270</v>
+        <v>450</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B115" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C115" t="s">
-        <v>451</v>
+        <v>273</v>
       </c>
       <c r="D115" t="s">
-        <v>452</v>
+        <v>274</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>453</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B116" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C116" t="s">
         <v>455</v>
       </c>
       <c r="D116" t="s">
         <v>456</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B117" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C117" t="s">
         <v>459</v>
       </c>
       <c r="D117" t="s">
         <v>460</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B118" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C118" t="s">
         <v>463</v>
       </c>
       <c r="D118" t="s">
         <v>464</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B119" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C119" t="s">
         <v>467</v>
       </c>
       <c r="D119" t="s">
         <v>468</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B120" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C120" t="s">
         <v>471</v>
       </c>
       <c r="D120" t="s">
         <v>472</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B121" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C121" t="s">
         <v>475</v>
       </c>
       <c r="D121" t="s">
         <v>476</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B122" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C122" t="s">
         <v>479</v>
       </c>
       <c r="D122" t="s">
         <v>480</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B123" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C123" t="s">
         <v>483</v>
       </c>
       <c r="D123" t="s">
         <v>484</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B124" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C124" t="s">
         <v>487</v>
       </c>
       <c r="D124" t="s">
         <v>488</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B125" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C125" t="s">
         <v>491</v>
       </c>
       <c r="D125" t="s">
         <v>492</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B126" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C126" t="s">
         <v>495</v>
       </c>
       <c r="D126" t="s">
         <v>496</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B127" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C127" t="s">
         <v>499</v>
       </c>
       <c r="D127" t="s">
         <v>500</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B128" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C128" t="s">
         <v>503</v>
       </c>
       <c r="D128" t="s">
         <v>504</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B129" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C129" t="s">
         <v>507</v>
       </c>
       <c r="D129" t="s">
         <v>508</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B130" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C130" t="s">
         <v>511</v>
       </c>
       <c r="D130" t="s">
         <v>512</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
+        <v>411</v>
+      </c>
+      <c r="B131" t="s">
+        <v>412</v>
+      </c>
+      <c r="C131" t="s">
         <v>515</v>
       </c>
-      <c r="B131" t="s">
+      <c r="D131" t="s">
         <v>516</v>
       </c>
-      <c r="C131" t="s">
+      <c r="E131" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="D131" t="s">
-[...2 lines deleted...]
-      <c r="E131" s="2" t="s">
+      <c r="F131" s="2" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B132" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C132" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D132" t="s">
         <v>521</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B133" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C133" t="s">
         <v>524</v>
       </c>
       <c r="D133" t="s">
         <v>525</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
+        <v>519</v>
+      </c>
+      <c r="B134" t="s">
+        <v>520</v>
+      </c>
+      <c r="C134" t="s">
         <v>528</v>
       </c>
-      <c r="B134" t="s">
+      <c r="D134" t="s">
         <v>529</v>
       </c>
-      <c r="C134" t="s">
+      <c r="E134" s="2" t="s">
         <v>530</v>
       </c>
-      <c r="D134" t="s">
+      <c r="F134" s="2" t="s">
         <v>531</v>
-      </c>
-[...4 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B135" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C135" t="s">
         <v>534</v>
       </c>
       <c r="D135" t="s">
         <v>535</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B136" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C136" t="s">
         <v>538</v>
       </c>
       <c r="D136" t="s">
         <v>539</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B137" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C137" t="s">
         <v>542</v>
       </c>
       <c r="D137" t="s">
         <v>543</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B138" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C138" t="s">
         <v>546</v>
       </c>
       <c r="D138" t="s">
         <v>547</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B139" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C139" t="s">
         <v>550</v>
       </c>
       <c r="D139" t="s">
         <v>551</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B140" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C140" t="s">
         <v>554</v>
       </c>
       <c r="D140" t="s">
         <v>555</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B141" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C141" t="s">
         <v>558</v>
       </c>
       <c r="D141" t="s">
         <v>559</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B142" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C142" t="s">
         <v>562</v>
       </c>
       <c r="D142" t="s">
         <v>563</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B143" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C143" t="s">
         <v>566</v>
       </c>
       <c r="D143" t="s">
         <v>567</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B144" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C144" t="s">
         <v>570</v>
       </c>
       <c r="D144" t="s">
         <v>571</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B145" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C145" t="s">
         <v>574</v>
       </c>
       <c r="D145" t="s">
         <v>575</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B146" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C146" t="s">
         <v>578</v>
       </c>
       <c r="D146" t="s">
         <v>579</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B147" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C147" t="s">
         <v>582</v>
       </c>
       <c r="D147" t="s">
         <v>583</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B148" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C148" t="s">
         <v>586</v>
       </c>
       <c r="D148" t="s">
         <v>587</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B149" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C149" t="s">
         <v>590</v>
       </c>
       <c r="D149" t="s">
-        <v>252</v>
+        <v>591</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B150" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C150" t="s">
-        <v>223</v>
+        <v>594</v>
       </c>
       <c r="D150" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B151" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C151" t="s">
-        <v>595</v>
+        <v>227</v>
       </c>
       <c r="D151" t="s">
-        <v>596</v>
+        <v>228</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>597</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B152" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C152" t="s">
         <v>599</v>
       </c>
       <c r="D152" t="s">
         <v>600</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B153" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C153" t="s">
         <v>603</v>
       </c>
       <c r="D153" t="s">
         <v>604</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B154" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C154" t="s">
         <v>607</v>
       </c>
       <c r="D154" t="s">
         <v>608</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B155" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C155" t="s">
         <v>611</v>
       </c>
       <c r="D155" t="s">
         <v>612</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B156" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C156" t="s">
         <v>615</v>
       </c>
       <c r="D156" t="s">
-        <v>555</v>
+        <v>616</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B157" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C157" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D157" t="s">
-        <v>619</v>
+        <v>559</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>620</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B158" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C158" t="s">
         <v>622</v>
       </c>
       <c r="D158" t="s">
         <v>623</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B159" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C159" t="s">
         <v>626</v>
       </c>
       <c r="D159" t="s">
         <v>627</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B160" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C160" t="s">
         <v>630</v>
       </c>
       <c r="D160" t="s">
         <v>631</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>632</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
+        <v>532</v>
+      </c>
+      <c r="B161" t="s">
+        <v>533</v>
+      </c>
+      <c r="C161" t="s">
         <v>634</v>
       </c>
-      <c r="B161" t="s">
+      <c r="D161" t="s">
+        <v>634</v>
+      </c>
+      <c r="E161" s="2" t="s">
         <v>635</v>
       </c>
-      <c r="C161" t="s">
+      <c r="F161" s="2" t="s">
         <v>636</v>
-      </c>
-[...7 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>634</v>
+        <v>532</v>
       </c>
       <c r="B162" t="s">
-        <v>635</v>
+        <v>533</v>
       </c>
       <c r="C162" t="s">
+        <v>637</v>
+      </c>
+      <c r="D162" t="s">
+        <v>638</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="F162" s="2" t="s">
         <v>640</v>
-      </c>
-[...7 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B163" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C163" t="s">
+        <v>643</v>
+      </c>
+      <c r="D163" t="s">
         <v>644</v>
       </c>
-      <c r="D163" t="s">
+      <c r="E163" s="2" t="s">
         <v>645</v>
       </c>
-      <c r="E163" s="2" t="s">
+      <c r="F163" s="2" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B164" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C164" t="s">
+        <v>647</v>
+      </c>
+      <c r="D164" t="s">
         <v>648</v>
       </c>
-      <c r="D164" t="s">
+      <c r="E164" s="2" t="s">
         <v>649</v>
       </c>
-      <c r="E164" s="2" t="s">
+      <c r="F164" s="2" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B165" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C165" t="s">
+        <v>651</v>
+      </c>
+      <c r="D165" t="s">
         <v>652</v>
       </c>
-      <c r="D165" t="s">
+      <c r="E165" s="2" t="s">
         <v>653</v>
       </c>
-      <c r="E165" s="2" t="s">
+      <c r="F165" s="2" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B166" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C166" t="s">
+        <v>655</v>
+      </c>
+      <c r="D166" t="s">
         <v>656</v>
       </c>
-      <c r="D166" t="s">
+      <c r="E166" s="2" t="s">
         <v>657</v>
       </c>
-      <c r="E166" s="2" t="s">
+      <c r="F166" s="2" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B167" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C167" t="s">
+        <v>659</v>
+      </c>
+      <c r="D167" t="s">
         <v>660</v>
       </c>
-      <c r="D167" t="s">
+      <c r="E167" s="2" t="s">
         <v>661</v>
       </c>
-      <c r="E167" s="2" t="s">
+      <c r="F167" s="2" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B168" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C168" t="s">
+        <v>663</v>
+      </c>
+      <c r="D168" t="s">
         <v>664</v>
       </c>
-      <c r="D168" t="s">
+      <c r="E168" s="2" t="s">
         <v>665</v>
       </c>
-      <c r="E168" s="2" t="s">
+      <c r="F168" s="2" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B169" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C169" t="s">
+        <v>667</v>
+      </c>
+      <c r="D169" t="s">
         <v>668</v>
       </c>
-      <c r="D169" t="s">
+      <c r="E169" s="2" t="s">
         <v>669</v>
       </c>
-      <c r="E169" s="2" t="s">
+      <c r="F169" s="2" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B170" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C170" t="s">
+        <v>671</v>
+      </c>
+      <c r="D170" t="s">
         <v>672</v>
       </c>
-      <c r="D170" t="s">
+      <c r="E170" s="2" t="s">
         <v>673</v>
       </c>
-      <c r="E170" s="2" t="s">
+      <c r="F170" s="2" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B171" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C171" t="s">
+        <v>675</v>
+      </c>
+      <c r="D171" t="s">
         <v>676</v>
       </c>
-      <c r="D171" t="s">
+      <c r="E171" s="2" t="s">
         <v>677</v>
       </c>
-      <c r="E171" s="2" t="s">
+      <c r="F171" s="2" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B172" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C172" t="s">
+        <v>679</v>
+      </c>
+      <c r="D172" t="s">
         <v>680</v>
       </c>
-      <c r="D172" t="s">
+      <c r="E172" s="2" t="s">
         <v>681</v>
       </c>
-      <c r="E172" s="2" t="s">
+      <c r="F172" s="2" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B173" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C173" t="s">
+        <v>683</v>
+      </c>
+      <c r="D173" t="s">
         <v>684</v>
       </c>
-      <c r="D173" t="s">
+      <c r="E173" s="2" t="s">
         <v>685</v>
       </c>
-      <c r="E173" s="2" t="s">
+      <c r="F173" s="2" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B174" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C174" t="s">
+        <v>687</v>
+      </c>
+      <c r="D174" t="s">
         <v>688</v>
       </c>
-      <c r="D174" t="s">
+      <c r="E174" s="2" t="s">
         <v>689</v>
       </c>
-      <c r="E174" s="2" t="s">
+      <c r="F174" s="2" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B175" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C175" t="s">
+        <v>691</v>
+      </c>
+      <c r="D175" t="s">
         <v>692</v>
       </c>
-      <c r="D175" t="s">
+      <c r="E175" s="2" t="s">
         <v>693</v>
       </c>
-      <c r="E175" s="2" t="s">
+      <c r="F175" s="2" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B176" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C176" t="s">
+        <v>695</v>
+      </c>
+      <c r="D176" t="s">
         <v>696</v>
       </c>
-      <c r="D176" t="s">
+      <c r="E176" s="2" t="s">
         <v>697</v>
       </c>
-      <c r="E176" s="2" t="s">
+      <c r="F176" s="2" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B177" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C177" t="s">
+        <v>699</v>
+      </c>
+      <c r="D177" t="s">
         <v>700</v>
       </c>
-      <c r="D177" t="s">
+      <c r="E177" s="2" t="s">
         <v>701</v>
       </c>
-      <c r="E177" s="2" t="s">
+      <c r="F177" s="2" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
+        <v>641</v>
+      </c>
+      <c r="B178" t="s">
+        <v>642</v>
+      </c>
+      <c r="C178" t="s">
+        <v>703</v>
+      </c>
+      <c r="D178" t="s">
         <v>704</v>
       </c>
-      <c r="B178" t="s">
+      <c r="E178" s="2" t="s">
         <v>705</v>
       </c>
-      <c r="C178" t="s">
-[...5 lines deleted...]
-      <c r="E178" s="2" t="s">
+      <c r="F178" s="2" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>704</v>
+        <v>641</v>
       </c>
       <c r="B179" t="s">
-        <v>705</v>
+        <v>642</v>
       </c>
       <c r="C179" t="s">
-        <v>451</v>
+        <v>707</v>
       </c>
       <c r="D179" t="s">
-        <v>452</v>
+        <v>708</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B180" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C180" t="s">
-        <v>710</v>
+        <v>273</v>
       </c>
       <c r="D180" t="s">
-        <v>711</v>
+        <v>274</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B181" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C181" t="s">
-        <v>714</v>
+        <v>455</v>
       </c>
       <c r="D181" t="s">
+        <v>456</v>
+      </c>
+      <c r="E181" s="2" t="s">
         <v>715</v>
       </c>
-      <c r="E181" s="2" t="s">
+      <c r="F181" s="2" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B182" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C182" t="s">
+        <v>717</v>
+      </c>
+      <c r="D182" t="s">
         <v>718</v>
       </c>
-      <c r="D182" t="s">
+      <c r="E182" s="2" t="s">
         <v>719</v>
       </c>
-      <c r="E182" s="2" t="s">
+      <c r="F182" s="2" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B183" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C183" t="s">
+        <v>721</v>
+      </c>
+      <c r="D183" t="s">
         <v>722</v>
       </c>
-      <c r="D183" t="s">
+      <c r="E183" s="2" t="s">
         <v>723</v>
       </c>
-      <c r="E183" s="2" t="s">
+      <c r="F183" s="2" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B184" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C184" t="s">
+        <v>725</v>
+      </c>
+      <c r="D184" t="s">
         <v>726</v>
       </c>
-      <c r="D184" t="s">
+      <c r="E184" s="2" t="s">
         <v>727</v>
       </c>
-      <c r="E184" s="2" t="s">
+      <c r="F184" s="2" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B185" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C185" t="s">
+        <v>729</v>
+      </c>
+      <c r="D185" t="s">
         <v>730</v>
       </c>
-      <c r="D185" t="s">
+      <c r="E185" s="2" t="s">
         <v>731</v>
       </c>
-      <c r="E185" s="2" t="s">
+      <c r="F185" s="2" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B186" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C186" t="s">
+        <v>733</v>
+      </c>
+      <c r="D186" t="s">
         <v>734</v>
       </c>
-      <c r="D186" t="s">
+      <c r="E186" s="2" t="s">
         <v>735</v>
       </c>
-      <c r="E186" s="2" t="s">
+      <c r="F186" s="2" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B187" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C187" t="s">
-        <v>281</v>
+        <v>737</v>
       </c>
       <c r="D187" t="s">
-        <v>282</v>
+        <v>738</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>283</v>
+        <v>739</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>284</v>
+        <v>740</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B188" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C188" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="D188" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B189" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C189" t="s">
-        <v>742</v>
+        <v>285</v>
       </c>
       <c r="D189" t="s">
-        <v>743</v>
+        <v>286</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>744</v>
+        <v>287</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>745</v>
+        <v>288</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="B190" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="C190" t="s">
-        <v>289</v>
+        <v>745</v>
       </c>
       <c r="D190" t="s">
-        <v>290</v>
+        <v>746</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>748</v>
+        <v>711</v>
       </c>
       <c r="B191" t="s">
+        <v>712</v>
+      </c>
+      <c r="C191" t="s">
         <v>749</v>
       </c>
-      <c r="C191" t="s">
+      <c r="D191" t="s">
         <v>750</v>
       </c>
-      <c r="D191" t="s">
+      <c r="E191" s="2" t="s">
         <v>751</v>
       </c>
-      <c r="E191" s="2" t="s">
+      <c r="F191" s="2" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>748</v>
+        <v>711</v>
       </c>
       <c r="B192" t="s">
-        <v>749</v>
+        <v>712</v>
       </c>
       <c r="C192" t="s">
+        <v>293</v>
+      </c>
+      <c r="D192" t="s">
+        <v>294</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="F192" s="2" t="s">
         <v>754</v>
-      </c>
-[...7 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="B193" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="C193" t="s">
+        <v>757</v>
+      </c>
+      <c r="D193" t="s">
         <v>758</v>
       </c>
-      <c r="D193" t="s">
+      <c r="E193" s="2" t="s">
         <v>759</v>
       </c>
-      <c r="E193" s="2" t="s">
+      <c r="F193" s="2" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="B194" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="C194" t="s">
+        <v>761</v>
+      </c>
+      <c r="D194" t="s">
         <v>762</v>
       </c>
-      <c r="D194" t="s">
+      <c r="E194" s="2" t="s">
         <v>763</v>
       </c>
-      <c r="E194" s="2" t="s">
+      <c r="F194" s="2" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="B195" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="C195" t="s">
+        <v>765</v>
+      </c>
+      <c r="D195" t="s">
         <v>766</v>
       </c>
-      <c r="D195" t="s">
+      <c r="E195" s="2" t="s">
         <v>767</v>
       </c>
-      <c r="E195" s="2" t="s">
+      <c r="F195" s="2" t="s">
         <v>768</v>
-      </c>
-[...1 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="B196" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="C196" t="s">
+        <v>769</v>
+      </c>
+      <c r="D196" t="s">
         <v>770</v>
       </c>
-      <c r="D196" t="s">
+      <c r="E196" s="2" t="s">
         <v>771</v>
       </c>
-      <c r="E196" s="2" t="s">
+      <c r="F196" s="2" t="s">
         <v>772</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
+        <v>755</v>
+      </c>
+      <c r="B197" t="s">
+        <v>756</v>
+      </c>
+      <c r="C197" t="s">
+        <v>773</v>
+      </c>
+      <c r="D197" t="s">
         <v>774</v>
       </c>
-      <c r="B197" t="s">
+      <c r="E197" s="2" t="s">
         <v>775</v>
       </c>
-      <c r="C197" t="s">
+      <c r="F197" s="2" t="s">
         <v>776</v>
-      </c>
-[...7 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>774</v>
+        <v>755</v>
       </c>
       <c r="B198" t="s">
-        <v>775</v>
+        <v>756</v>
       </c>
       <c r="C198" t="s">
+        <v>777</v>
+      </c>
+      <c r="D198" t="s">
+        <v>778</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="F198" s="2" t="s">
         <v>780</v>
-      </c>
-[...7 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="B199" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="C199" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="D199" t="s">
         <v>784</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>785</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="B200" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="C200" t="s">
         <v>787</v>
       </c>
       <c r="D200" t="s">
         <v>788</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>789</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="B201" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="C201" t="s">
         <v>791</v>
       </c>
       <c r="D201" t="s">
+        <v>791</v>
+      </c>
+      <c r="E201" s="2" t="s">
         <v>792</v>
       </c>
-      <c r="E201" s="2" t="s">
+      <c r="F201" s="2" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="B202" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="C202" t="s">
+        <v>794</v>
+      </c>
+      <c r="D202" t="s">
         <v>795</v>
       </c>
-      <c r="D202" t="s">
+      <c r="E202" s="2" t="s">
         <v>796</v>
       </c>
-      <c r="E202" s="2" t="s">
+      <c r="F202" s="2" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="B203" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="C203" t="s">
+        <v>798</v>
+      </c>
+      <c r="D203" t="s">
         <v>799</v>
       </c>
-      <c r="D203" t="s">
+      <c r="E203" s="2" t="s">
         <v>800</v>
       </c>
-      <c r="E203" s="2" t="s">
+      <c r="F203" s="2" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="B204" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="C204" t="s">
+        <v>802</v>
+      </c>
+      <c r="D204" t="s">
         <v>803</v>
       </c>
-      <c r="D204" t="s">
+      <c r="E204" s="2" t="s">
         <v>804</v>
       </c>
-      <c r="E204" s="2" t="s">
+      <c r="F204" s="2" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
+        <v>781</v>
+      </c>
+      <c r="B205" t="s">
+        <v>782</v>
+      </c>
+      <c r="C205" t="s">
+        <v>806</v>
+      </c>
+      <c r="D205" t="s">
         <v>807</v>
       </c>
-      <c r="B205" t="s">
+      <c r="E205" s="2" t="s">
         <v>808</v>
       </c>
-      <c r="C205" t="s">
+      <c r="F205" s="2" t="s">
         <v>809</v>
-      </c>
-[...7 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>807</v>
+        <v>781</v>
       </c>
       <c r="B206" t="s">
-        <v>808</v>
+        <v>782</v>
       </c>
       <c r="C206" t="s">
+        <v>810</v>
+      </c>
+      <c r="D206" t="s">
+        <v>811</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="F206" s="2" t="s">
         <v>813</v>
-      </c>
-[...7 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B207" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C207" t="s">
+        <v>816</v>
+      </c>
+      <c r="D207" t="s">
         <v>817</v>
       </c>
-      <c r="D207" t="s">
+      <c r="E207" s="2" t="s">
         <v>818</v>
       </c>
-      <c r="E207" s="2" t="s">
+      <c r="F207" s="2" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B208" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C208" t="s">
+        <v>820</v>
+      </c>
+      <c r="D208" t="s">
         <v>821</v>
       </c>
-      <c r="D208" t="s">
+      <c r="E208" s="2" t="s">
         <v>822</v>
       </c>
-      <c r="E208" s="2" t="s">
+      <c r="F208" s="2" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B209" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C209" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="D209" t="s">
         <v>825</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B210" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C210" t="s">
         <v>828</v>
       </c>
       <c r="D210" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B211" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C211" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D211" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B212" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C212" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D212" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B213" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C213" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D213" t="s">
         <v>838</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B214" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C214" t="s">
         <v>841</v>
       </c>
       <c r="D214" t="s">
+        <v>841</v>
+      </c>
+      <c r="E214" s="2" t="s">
         <v>842</v>
       </c>
-      <c r="E214" s="2" t="s">
+      <c r="F214" s="2" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B215" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C215" t="s">
+        <v>844</v>
+      </c>
+      <c r="D215" t="s">
         <v>845</v>
       </c>
-      <c r="D215" t="s">
+      <c r="E215" s="2" t="s">
         <v>846</v>
       </c>
-      <c r="E215" s="2" t="s">
+      <c r="F215" s="2" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B216" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C216" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="D216" t="s">
         <v>849</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>850</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B217" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C217" t="s">
         <v>852</v>
       </c>
       <c r="D217" t="s">
         <v>853</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>854</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B218" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C218" t="s">
         <v>856</v>
       </c>
       <c r="D218" t="s">
+        <v>856</v>
+      </c>
+      <c r="E218" s="2" t="s">
         <v>857</v>
       </c>
-      <c r="E218" s="2" t="s">
+      <c r="F218" s="2" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B219" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C219" t="s">
+        <v>859</v>
+      </c>
+      <c r="D219" t="s">
         <v>860</v>
       </c>
-      <c r="D219" t="s">
+      <c r="E219" s="2" t="s">
         <v>861</v>
       </c>
-      <c r="E219" s="2" t="s">
+      <c r="F219" s="2" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B220" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C220" t="s">
+        <v>863</v>
+      </c>
+      <c r="D220" t="s">
         <v>864</v>
       </c>
-      <c r="D220" t="s">
+      <c r="E220" s="2" t="s">
         <v>865</v>
       </c>
-      <c r="E220" s="2" t="s">
+      <c r="F220" s="2" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B221" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C221" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="D221" t="s">
         <v>868</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>869</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B222" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C222" t="s">
         <v>871</v>
       </c>
       <c r="D222" t="s">
         <v>872</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>873</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B223" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C223" t="s">
         <v>875</v>
       </c>
       <c r="D223" t="s">
         <v>875</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B224" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C224" t="s">
         <v>878</v>
       </c>
       <c r="D224" t="s">
         <v>879</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B225" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C225" t="s">
         <v>882</v>
       </c>
       <c r="D225" t="s">
+        <v>882</v>
+      </c>
+      <c r="E225" s="2" t="s">
         <v>883</v>
       </c>
-      <c r="E225" s="2" t="s">
+      <c r="F225" s="2" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B226" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C226" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="D226" t="s">
         <v>886</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>887</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B227" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C227" t="s">
         <v>889</v>
       </c>
       <c r="D227" t="s">
         <v>890</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>891</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B228" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C228" t="s">
         <v>893</v>
       </c>
       <c r="D228" t="s">
+        <v>893</v>
+      </c>
+      <c r="E228" s="2" t="s">
         <v>894</v>
       </c>
-      <c r="E228" s="2" t="s">
+      <c r="F228" s="2" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B229" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C229" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="D229" t="s">
         <v>897</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>898</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B230" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C230" t="s">
         <v>900</v>
       </c>
       <c r="D230" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B231" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C231" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D231" t="s">
         <v>904</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>905</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B232" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C232" t="s">
         <v>907</v>
       </c>
       <c r="D232" t="s">
+        <v>907</v>
+      </c>
+      <c r="E232" s="2" t="s">
         <v>908</v>
       </c>
-      <c r="E232" s="2" t="s">
+      <c r="F232" s="2" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B233" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C233" t="s">
+        <v>910</v>
+      </c>
+      <c r="D233" t="s">
         <v>911</v>
       </c>
-      <c r="D233" t="s">
+      <c r="E233" s="2" t="s">
         <v>912</v>
       </c>
-      <c r="E233" s="2" t="s">
+      <c r="F233" s="2" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B234" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C234" t="s">
+        <v>914</v>
+      </c>
+      <c r="D234" t="s">
         <v>915</v>
       </c>
-      <c r="D234" t="s">
+      <c r="E234" s="2" t="s">
         <v>916</v>
       </c>
-      <c r="E234" s="2" t="s">
+      <c r="F234" s="2" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B235" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C235" t="s">
+        <v>918</v>
+      </c>
+      <c r="D235" t="s">
         <v>919</v>
       </c>
-      <c r="D235" t="s">
+      <c r="E235" s="2" t="s">
         <v>920</v>
       </c>
-      <c r="E235" s="2" t="s">
+      <c r="F235" s="2" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B236" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C236" t="s">
+        <v>922</v>
+      </c>
+      <c r="D236" t="s">
         <v>923</v>
       </c>
-      <c r="D236" t="s">
+      <c r="E236" s="2" t="s">
         <v>924</v>
       </c>
-      <c r="E236" s="2" t="s">
+      <c r="F236" s="2" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B237" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C237" t="s">
+        <v>926</v>
+      </c>
+      <c r="D237" t="s">
         <v>927</v>
       </c>
-      <c r="D237" t="s">
+      <c r="E237" s="2" t="s">
         <v>928</v>
       </c>
-      <c r="E237" s="2" t="s">
+      <c r="F237" s="2" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B238" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C238" t="s">
+        <v>930</v>
+      </c>
+      <c r="D238" t="s">
         <v>931</v>
       </c>
-      <c r="D238" t="s">
+      <c r="E238" s="2" t="s">
         <v>932</v>
       </c>
-      <c r="E238" s="2" t="s">
+      <c r="F238" s="2" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B239" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C239" t="s">
+        <v>934</v>
+      </c>
+      <c r="D239" t="s">
         <v>935</v>
       </c>
-      <c r="D239" t="s">
+      <c r="E239" s="2" t="s">
         <v>936</v>
       </c>
-      <c r="E239" s="2" t="s">
+      <c r="F239" s="2" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B240" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C240" t="s">
+        <v>938</v>
+      </c>
+      <c r="D240" t="s">
         <v>939</v>
       </c>
-      <c r="D240" t="s">
+      <c r="E240" s="2" t="s">
         <v>940</v>
       </c>
-      <c r="E240" s="2" t="s">
+      <c r="F240" s="2" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B241" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C241" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="D241" t="s">
         <v>943</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>944</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B242" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C242" t="s">
         <v>946</v>
       </c>
       <c r="D242" t="s">
         <v>947</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>948</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B243" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C243" t="s">
         <v>950</v>
       </c>
       <c r="D243" t="s">
+        <v>950</v>
+      </c>
+      <c r="E243" s="2" t="s">
         <v>951</v>
       </c>
-      <c r="E243" s="2" t="s">
+      <c r="F243" s="2" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B244" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C244" t="s">
+        <v>953</v>
+      </c>
+      <c r="D244" t="s">
         <v>954</v>
       </c>
-      <c r="D244" t="s">
+      <c r="E244" s="2" t="s">
         <v>955</v>
       </c>
-      <c r="E244" s="2" t="s">
+      <c r="F244" s="2" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B245" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C245" t="s">
+        <v>957</v>
+      </c>
+      <c r="D245" t="s">
         <v>958</v>
       </c>
-      <c r="D245" t="s">
+      <c r="E245" s="2" t="s">
         <v>959</v>
       </c>
-      <c r="E245" s="2" t="s">
+      <c r="F245" s="2" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B246" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C246" t="s">
+        <v>961</v>
+      </c>
+      <c r="D246" t="s">
         <v>962</v>
       </c>
-      <c r="D246" t="s">
+      <c r="E246" s="2" t="s">
         <v>963</v>
       </c>
-      <c r="E246" s="2" t="s">
+      <c r="F246" s="2" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B247" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C247" t="s">
+        <v>965</v>
+      </c>
+      <c r="D247" t="s">
         <v>966</v>
       </c>
-      <c r="D247" t="s">
+      <c r="E247" s="2" t="s">
         <v>967</v>
       </c>
-      <c r="E247" s="2" t="s">
+      <c r="F247" s="2" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B248" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C248" t="s">
+        <v>969</v>
+      </c>
+      <c r="D248" t="s">
         <v>970</v>
       </c>
-      <c r="D248" t="s">
+      <c r="E248" s="2" t="s">
         <v>971</v>
       </c>
-      <c r="E248" s="2" t="s">
+      <c r="F248" s="2" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B249" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C249" t="s">
+        <v>973</v>
+      </c>
+      <c r="D249" t="s">
         <v>974</v>
       </c>
-      <c r="D249" t="s">
+      <c r="E249" s="2" t="s">
         <v>975</v>
       </c>
-      <c r="E249" s="2" t="s">
+      <c r="F249" s="2" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B250" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C250" t="s">
+        <v>977</v>
+      </c>
+      <c r="D250" t="s">
         <v>978</v>
       </c>
-      <c r="D250" t="s">
+      <c r="E250" s="2" t="s">
         <v>979</v>
       </c>
-      <c r="E250" s="2" t="s">
+      <c r="F250" s="2" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B251" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C251" t="s">
+        <v>981</v>
+      </c>
+      <c r="D251" t="s">
         <v>982</v>
       </c>
-      <c r="D251" t="s">
+      <c r="E251" s="2" t="s">
         <v>983</v>
       </c>
-      <c r="E251" s="2" t="s">
+      <c r="F251" s="2" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B252" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C252" t="s">
+        <v>985</v>
+      </c>
+      <c r="D252" t="s">
         <v>986</v>
       </c>
-      <c r="D252" t="s">
+      <c r="E252" s="2" t="s">
         <v>987</v>
       </c>
-      <c r="E252" s="2" t="s">
+      <c r="F252" s="2" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B253" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C253" t="s">
+        <v>989</v>
+      </c>
+      <c r="D253" t="s">
         <v>990</v>
       </c>
-      <c r="D253" t="s">
+      <c r="E253" s="2" t="s">
         <v>991</v>
       </c>
-      <c r="E253" s="2" t="s">
+      <c r="F253" s="2" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B254" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C254" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="D254" t="s">
         <v>994</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>995</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B255" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C255" t="s">
-        <v>742</v>
+        <v>997</v>
       </c>
       <c r="D255" t="s">
-        <v>743</v>
+        <v>998</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>745</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B256" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C256" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="D256" t="s">
-        <v>739</v>
+        <v>1001</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B257" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C257" t="s">
-        <v>1001</v>
+        <v>749</v>
       </c>
       <c r="D257" t="s">
-        <v>1002</v>
+        <v>750</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>1004</v>
+        <v>752</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B258" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C258" t="s">
         <v>1005</v>
       </c>
       <c r="D258" t="s">
+        <v>746</v>
+      </c>
+      <c r="E258" s="2" t="s">
         <v>1006</v>
       </c>
-      <c r="E258" s="2" t="s">
+      <c r="F258" s="2" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B259" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C259" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D259" t="s">
         <v>1009</v>
       </c>
-      <c r="D259" t="s">
+      <c r="E259" s="2" t="s">
         <v>1010</v>
       </c>
-      <c r="E259" s="2" t="s">
+      <c r="F259" s="2" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B260" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C260" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D260" t="s">
         <v>1013</v>
       </c>
-      <c r="D260" t="s">
+      <c r="E260" s="2" t="s">
         <v>1014</v>
       </c>
-      <c r="E260" s="2" t="s">
+      <c r="F260" s="2" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B261" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C261" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="D261" t="s">
         <v>1017</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B262" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C262" t="s">
         <v>1020</v>
       </c>
       <c r="D262" t="s">
         <v>1021</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B263" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C263" t="s">
         <v>1024</v>
       </c>
       <c r="D263" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E263" s="2" t="s">
         <v>1025</v>
       </c>
-      <c r="E263" s="2" t="s">
+      <c r="F263" s="2" t="s">
         <v>1026</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="B264" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C264" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="D264" t="s">
         <v>1028</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
+        <v>814</v>
+      </c>
+      <c r="B265" t="s">
+        <v>815</v>
+      </c>
+      <c r="C265" t="s">
         <v>1031</v>
       </c>
-      <c r="B265" t="s">
+      <c r="D265" t="s">
         <v>1032</v>
       </c>
-      <c r="C265" t="s">
+      <c r="E265" s="2" t="s">
         <v>1033</v>
       </c>
-      <c r="D265" t="s">
+      <c r="F265" s="2" t="s">
         <v>1034</v>
-      </c>
-[...4 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>1031</v>
+        <v>814</v>
       </c>
       <c r="B266" t="s">
-        <v>1032</v>
+        <v>815</v>
       </c>
       <c r="C266" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F266" s="2" t="s">
         <v>1037</v>
-      </c>
-[...7 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="B267" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="C267" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D267" t="s">
         <v>1041</v>
       </c>
-      <c r="D267" t="s">
+      <c r="E267" s="2" t="s">
         <v>1042</v>
       </c>
-      <c r="E267" s="2" t="s">
+      <c r="F267" s="2" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="B268" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="C268" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D268" t="s">
         <v>1045</v>
       </c>
-      <c r="D268" t="s">
+      <c r="E268" s="2" t="s">
         <v>1046</v>
       </c>
-      <c r="E268" s="2" t="s">
+      <c r="F268" s="2" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D269" t="s">
         <v>1049</v>
       </c>
-      <c r="B269" t="s">
+      <c r="E269" s="2" t="s">
         <v>1050</v>
       </c>
-      <c r="C269" t="s">
+      <c r="F269" s="2" t="s">
         <v>1051</v>
-      </c>
-[...7 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1049</v>
+        <v>1038</v>
       </c>
       <c r="B270" t="s">
-        <v>1050</v>
+        <v>1039</v>
       </c>
       <c r="C270" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F270" s="2" t="s">
         <v>1055</v>
-      </c>
-[...7 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B271" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C271" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D271" t="s">
         <v>1059</v>
       </c>
-      <c r="D271" t="s">
+      <c r="E271" s="2" t="s">
         <v>1060</v>
       </c>
-      <c r="E271" s="2" t="s">
+      <c r="F271" s="2" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B272" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C272" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="D272" t="s">
         <v>1063</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B273" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C273" t="s">
         <v>1066</v>
       </c>
       <c r="D273" t="s">
         <v>1067</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B274" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C274" t="s">
         <v>1070</v>
       </c>
       <c r="D274" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E274" s="2" t="s">
         <v>1071</v>
       </c>
-      <c r="E274" s="2" t="s">
+      <c r="F274" s="2" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B275" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C275" t="s">
-        <v>161</v>
+        <v>1073</v>
       </c>
       <c r="D275" t="s">
-        <v>162</v>
+        <v>1074</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B276" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C276" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="D276" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B277" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C277" t="s">
-        <v>1080</v>
+        <v>161</v>
       </c>
       <c r="D277" t="s">
+        <v>162</v>
+      </c>
+      <c r="E277" s="2" t="s">
         <v>1081</v>
       </c>
-      <c r="E277" s="2" t="s">
+      <c r="F277" s="2" t="s">
         <v>1082</v>
-      </c>
-[...1 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B278" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C278" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D278" t="s">
         <v>1084</v>
       </c>
-      <c r="D278" t="s">
+      <c r="E278" s="2" t="s">
         <v>1085</v>
       </c>
-      <c r="E278" s="2" t="s">
+      <c r="F278" s="2" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B279" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C279" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D279" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1071</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B280" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C280" t="s">
         <v>1091</v>
       </c>
       <c r="D280" t="s">
         <v>1092</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B281" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C281" t="s">
         <v>1095</v>
       </c>
       <c r="D281" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E281" s="2" t="s">
         <v>1096</v>
       </c>
-      <c r="E281" s="2" t="s">
+      <c r="F281" s="2" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B282" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C282" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D282" t="s">
         <v>1099</v>
       </c>
-      <c r="D282" t="s">
+      <c r="E282" s="2" t="s">
         <v>1100</v>
       </c>
-      <c r="E282" s="2" t="s">
+      <c r="F282" s="2" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B283" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C283" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D283" t="s">
         <v>1103</v>
       </c>
-      <c r="D283" t="s">
+      <c r="E283" s="2" t="s">
         <v>1104</v>
       </c>
-      <c r="E283" s="2" t="s">
+      <c r="F283" s="2" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B284" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C284" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D284" t="s">
         <v>1107</v>
       </c>
-      <c r="D284" t="s">
+      <c r="E284" s="2" t="s">
         <v>1108</v>
       </c>
-      <c r="E284" s="2" t="s">
+      <c r="F284" s="2" t="s">
         <v>1109</v>
-      </c>
-[...1 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B285" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C285" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
       <c r="D285" t="s">
         <v>1111</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B286" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C286" t="s">
         <v>1114</v>
       </c>
       <c r="D286" t="s">
         <v>1115</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B287" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C287" t="s">
         <v>1118</v>
       </c>
       <c r="D287" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E287" s="2" t="s">
         <v>1119</v>
       </c>
-      <c r="E287" s="2" t="s">
+      <c r="F287" s="2" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B288" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C288" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D288" t="s">
         <v>1122</v>
       </c>
-      <c r="D288" t="s">
+      <c r="E288" s="2" t="s">
         <v>1123</v>
       </c>
-      <c r="E288" s="2" t="s">
+      <c r="F288" s="2" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D289" t="s">
         <v>1126</v>
       </c>
-      <c r="B289" t="s">
+      <c r="E289" s="2" t="s">
         <v>1127</v>
       </c>
-      <c r="C289" t="s">
+      <c r="F289" s="2" t="s">
         <v>1128</v>
-      </c>
-[...7 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1126</v>
+        <v>1056</v>
       </c>
       <c r="B290" t="s">
-        <v>1127</v>
+        <v>1057</v>
       </c>
       <c r="C290" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F290" s="2" t="s">
         <v>1132</v>
-      </c>
-[...7 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="B291" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="C291" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D291" t="s">
         <v>1136</v>
       </c>
-      <c r="D291" t="s">
+      <c r="E291" s="2" t="s">
         <v>1137</v>
       </c>
-      <c r="E291" s="2" t="s">
+      <c r="F291" s="2" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="B292" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="C292" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D292" t="s">
         <v>1140</v>
       </c>
-      <c r="D292" t="s">
+      <c r="E292" s="2" t="s">
         <v>1141</v>
       </c>
-      <c r="E292" s="2" t="s">
+      <c r="F292" s="2" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="B293" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="C293" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D293" t="s">
         <v>1144</v>
       </c>
-      <c r="D293" t="s">
+      <c r="E293" s="2" t="s">
         <v>1145</v>
       </c>
-      <c r="E293" s="2" t="s">
+      <c r="F293" s="2" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D294" t="s">
         <v>1148</v>
       </c>
-      <c r="B294" t="s">
+      <c r="E294" s="2" t="s">
         <v>1149</v>
       </c>
-      <c r="C294" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F294" s="2" t="s">
-        <v>218</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1148</v>
+        <v>1133</v>
       </c>
       <c r="B295" t="s">
-        <v>1149</v>
+        <v>1134</v>
       </c>
       <c r="C295" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D295" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="B296" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="C296" t="s">
-        <v>1154</v>
+        <v>219</v>
       </c>
       <c r="D296" t="s">
-        <v>1155</v>
+        <v>220</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>1156</v>
+        <v>221</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>1157</v>
+        <v>222</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="B297" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="C297" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D297" t="s">
         <v>1158</v>
       </c>
-      <c r="D297" t="s">
+      <c r="E297" s="2" t="s">
         <v>1159</v>
       </c>
-      <c r="E297" s="2" t="s">
+      <c r="F297" s="2" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D298" t="s">
         <v>1162</v>
       </c>
-      <c r="B298" t="s">
+      <c r="E298" s="2" t="s">
         <v>1163</v>
       </c>
-      <c r="C298" t="s">
+      <c r="F298" s="2" t="s">
         <v>1164</v>
-      </c>
-[...7 lines deleted...]
-        <v>1167</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1162</v>
+        <v>1155</v>
       </c>
       <c r="B299" t="s">
-        <v>1163</v>
+        <v>1156</v>
       </c>
       <c r="C299" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F299" s="2" t="s">
         <v>1168</v>
-      </c>
-[...7 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B300" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C300" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D300" t="s">
         <v>1172</v>
       </c>
-      <c r="D300" t="s">
+      <c r="E300" s="2" t="s">
         <v>1173</v>
       </c>
-      <c r="E300" s="2" t="s">
+      <c r="F300" s="2" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B301" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C301" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D301" t="s">
         <v>1176</v>
       </c>
-      <c r="D301" t="s">
+      <c r="E301" s="2" t="s">
         <v>1177</v>
       </c>
-      <c r="E301" s="2" t="s">
+      <c r="F301" s="2" t="s">
         <v>1178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B302" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C302" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D302" t="s">
         <v>1180</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1181</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1182</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B303" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C303" t="s">
         <v>1183</v>
       </c>
       <c r="D303" t="s">
         <v>1184</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1185</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B304" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C304" t="s">
         <v>1187</v>
       </c>
       <c r="D304" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E304" s="2" t="s">
         <v>1188</v>
       </c>
-      <c r="E304" s="2" t="s">
+      <c r="F304" s="2" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B305" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C305" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D305" t="s">
         <v>1191</v>
       </c>
-      <c r="D305" t="s">
+      <c r="E305" s="2" t="s">
         <v>1192</v>
       </c>
-      <c r="E305" s="2" t="s">
+      <c r="F305" s="2" t="s">
         <v>1193</v>
-      </c>
-[...1 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B306" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C306" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D306" t="s">
         <v>1195</v>
       </c>
-      <c r="D306" t="s">
+      <c r="E306" s="2" t="s">
         <v>1196</v>
       </c>
-      <c r="E306" s="2" t="s">
+      <c r="F306" s="2" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B307" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C307" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D307" t="s">
         <v>1199</v>
       </c>
-      <c r="D307" t="s">
+      <c r="E307" s="2" t="s">
         <v>1200</v>
       </c>
-      <c r="E307" s="2" t="s">
+      <c r="F307" s="2" t="s">
         <v>1201</v>
-      </c>
-[...1 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B308" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C308" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D308" t="s">
         <v>1203</v>
       </c>
-      <c r="D308" t="s">
+      <c r="E308" s="2" t="s">
         <v>1204</v>
       </c>
-      <c r="E308" s="2" t="s">
+      <c r="F308" s="2" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B309" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C309" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D309" t="s">
         <v>1207</v>
       </c>
-      <c r="D309" t="s">
+      <c r="E309" s="2" t="s">
         <v>1208</v>
       </c>
-      <c r="E309" s="2" t="s">
+      <c r="F309" s="2" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B310" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C310" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D310" t="s">
         <v>1211</v>
       </c>
-      <c r="D310" t="s">
+      <c r="E310" s="2" t="s">
         <v>1212</v>
       </c>
-      <c r="E310" s="2" t="s">
+      <c r="F310" s="2" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B311" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C311" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D311" t="s">
         <v>1215</v>
       </c>
-      <c r="D311" t="s">
+      <c r="E311" s="2" t="s">
         <v>1216</v>
       </c>
-      <c r="E311" s="2" t="s">
+      <c r="F311" s="2" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B312" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C312" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D312" t="s">
         <v>1219</v>
       </c>
-      <c r="D312" t="s">
+      <c r="E312" s="2" t="s">
         <v>1220</v>
       </c>
-      <c r="E312" s="2" t="s">
+      <c r="F312" s="2" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B313" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C313" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D313" t="s">
         <v>1223</v>
       </c>
-      <c r="D313" t="s">
+      <c r="E313" s="2" t="s">
         <v>1224</v>
       </c>
-      <c r="E313" s="2" t="s">
+      <c r="F313" s="2" t="s">
         <v>1225</v>
-      </c>
-[...1 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B314" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C314" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D314" t="s">
         <v>1227</v>
       </c>
-      <c r="D314" t="s">
+      <c r="E314" s="2" t="s">
         <v>1228</v>
       </c>
-      <c r="E314" s="2" t="s">
+      <c r="F314" s="2" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B315" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C315" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D315" t="s">
         <v>1231</v>
       </c>
-      <c r="D315" t="s">
+      <c r="E315" s="2" t="s">
         <v>1232</v>
       </c>
-      <c r="E315" s="2" t="s">
+      <c r="F315" s="2" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B316" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C316" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D316" t="s">
         <v>1235</v>
       </c>
-      <c r="D316" t="s">
+      <c r="E316" s="2" t="s">
         <v>1236</v>
       </c>
-      <c r="E316" s="2" t="s">
+      <c r="F316" s="2" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B317" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C317" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D317" t="s">
         <v>1239</v>
       </c>
-      <c r="D317" t="s">
+      <c r="E317" s="2" t="s">
         <v>1240</v>
       </c>
-      <c r="E317" s="2" t="s">
+      <c r="F317" s="2" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B318" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C318" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D318" t="s">
         <v>1243</v>
       </c>
-      <c r="D318" t="s">
+      <c r="E318" s="2" t="s">
         <v>1244</v>
       </c>
-      <c r="E318" s="2" t="s">
+      <c r="F318" s="2" t="s">
         <v>1245</v>
-      </c>
-[...1 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B319" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C319" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D319" t="s">
         <v>1247</v>
       </c>
-      <c r="D319" t="s">
+      <c r="E319" s="2" t="s">
         <v>1248</v>
       </c>
-      <c r="E319" s="2"/>
-      <c r="F319" s="2"/>
+      <c r="F319" s="2" t="s">
+        <v>1249</v>
+      </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B320" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C320" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D320" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B321" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C321" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D321" t="s">
-        <v>1254</v>
-[...1 lines deleted...]
-      <c r="E321" s="2" t="s">
         <v>1255</v>
       </c>
-      <c r="F321" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E321" s="2"/>
+      <c r="F321" s="2"/>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B322" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C322" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D322" t="s">
         <v>1257</v>
       </c>
-      <c r="D322" t="s">
+      <c r="E322" s="2" t="s">
         <v>1258</v>
       </c>
-      <c r="E322" s="2" t="s">
+      <c r="F322" s="2" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B323" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C323" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D323" t="s">
         <v>1261</v>
       </c>
-      <c r="D323" t="s">
+      <c r="E323" s="2" t="s">
         <v>1262</v>
       </c>
-      <c r="E323" s="2" t="s">
+      <c r="F323" s="2" t="s">
         <v>1263</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B324" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C324" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D324" t="s">
         <v>1265</v>
       </c>
-      <c r="D324" t="s">
+      <c r="E324" s="2" t="s">
         <v>1266</v>
       </c>
-      <c r="E324" s="2" t="s">
+      <c r="F324" s="2" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B325" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C325" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D325" t="s">
         <v>1269</v>
       </c>
-      <c r="D325" t="s">
+      <c r="E325" s="2" t="s">
         <v>1270</v>
       </c>
-      <c r="E325" s="2" t="s">
+      <c r="F325" s="2" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B326" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C326" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D326" t="s">
         <v>1273</v>
       </c>
-      <c r="D326" t="s">
+      <c r="E326" s="2" t="s">
         <v>1274</v>
       </c>
-      <c r="E326" s="2" t="s">
+      <c r="F326" s="2" t="s">
         <v>1275</v>
-      </c>
-[...1 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B327" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C327" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D327" t="s">
         <v>1277</v>
       </c>
-      <c r="D327" t="s">
+      <c r="E327" s="2" t="s">
         <v>1278</v>
       </c>
-      <c r="E327" s="2" t="s">
+      <c r="F327" s="2" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B328" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C328" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D328" t="s">
         <v>1281</v>
       </c>
-      <c r="D328" t="s">
+      <c r="E328" s="2" t="s">
         <v>1282</v>
       </c>
-      <c r="E328" s="2" t="s">
+      <c r="F328" s="2" t="s">
         <v>1283</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B329" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C329" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
       <c r="D329" t="s">
         <v>1285</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1286</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1287</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B330" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C330" t="s">
         <v>1288</v>
       </c>
       <c r="D330" t="s">
         <v>1289</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1290</v>
       </c>
       <c r="F330" s="2" t="s">
-        <v>1272</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B331" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C331" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="D331" t="s">
         <v>1292</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B332" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C332" t="s">
-        <v>491</v>
+        <v>1295</v>
       </c>
       <c r="D332" t="s">
-        <v>492</v>
+        <v>1296</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="F332" s="2" t="s">
-        <v>1296</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B333" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C333" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D333" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B334" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C334" t="s">
-        <v>1301</v>
+        <v>495</v>
       </c>
       <c r="D334" t="s">
+        <v>496</v>
+      </c>
+      <c r="E334" s="2" t="s">
         <v>1302</v>
       </c>
-      <c r="E334" s="2" t="s">
+      <c r="F334" s="2" t="s">
         <v>1303</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B335" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C335" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D335" t="s">
         <v>1305</v>
       </c>
-      <c r="D335" t="s">
+      <c r="E335" s="2" t="s">
         <v>1306</v>
       </c>
-      <c r="E335" s="2" t="s">
+      <c r="F335" s="2" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B336" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C336" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D336" t="s">
         <v>1309</v>
       </c>
-      <c r="D336" t="s">
+      <c r="E336" s="2" t="s">
         <v>1310</v>
       </c>
-      <c r="E336" s="2" t="s">
+      <c r="F336" s="2" t="s">
         <v>1311</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B337" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C337" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D337" t="s">
         <v>1313</v>
       </c>
-      <c r="D337" t="s">
+      <c r="E337" s="2" t="s">
         <v>1314</v>
       </c>
-      <c r="E337" s="2" t="s">
+      <c r="F337" s="2" t="s">
         <v>1315</v>
-      </c>
-[...1 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B338" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C338" t="s">
-        <v>1158</v>
+        <v>1316</v>
       </c>
       <c r="D338" t="s">
-        <v>1159</v>
+        <v>1317</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>1160</v>
+        <v>1318</v>
       </c>
       <c r="F338" s="2" t="s">
-        <v>1161</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B339" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C339" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="D339" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="F339" s="2" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B340" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C340" t="s">
-        <v>1321</v>
+        <v>1165</v>
       </c>
       <c r="D340" t="s">
-        <v>1322</v>
+        <v>1166</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>1323</v>
+        <v>1167</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>1324</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B341" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C341" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D341" t="s">
         <v>1325</v>
       </c>
-      <c r="D341" t="s">
+      <c r="E341" s="2" t="s">
         <v>1326</v>
       </c>
-      <c r="E341" s="2" t="s">
+      <c r="F341" s="2" t="s">
         <v>1327</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B342" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C342" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D342" t="s">
         <v>1329</v>
       </c>
-      <c r="D342" t="s">
+      <c r="E342" s="2" t="s">
         <v>1330</v>
       </c>
-      <c r="E342" s="2" t="s">
+      <c r="F342" s="2" t="s">
         <v>1331</v>
-      </c>
-[...1 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B343" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C343" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D343" t="s">
         <v>1333</v>
       </c>
-      <c r="D343" t="s">
+      <c r="E343" s="2" t="s">
         <v>1334</v>
       </c>
-      <c r="E343" s="2" t="s">
+      <c r="F343" s="2" t="s">
         <v>1335</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B344" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C344" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D344" t="s">
         <v>1337</v>
       </c>
-      <c r="D344" t="s">
+      <c r="E344" s="2" t="s">
         <v>1338</v>
       </c>
-      <c r="E344" s="2" t="s">
+      <c r="F344" s="2" t="s">
         <v>1339</v>
-      </c>
-[...1 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B345" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C345" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D345" t="s">
         <v>1341</v>
       </c>
-      <c r="D345" t="s">
+      <c r="E345" s="2" t="s">
         <v>1342</v>
       </c>
-      <c r="E345" s="2" t="s">
+      <c r="F345" s="2" t="s">
         <v>1343</v>
-      </c>
-[...1 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B346" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C346" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D346" t="s">
         <v>1345</v>
       </c>
-      <c r="D346" t="s">
+      <c r="E346" s="2" t="s">
         <v>1346</v>
       </c>
-      <c r="E346" s="2" t="s">
+      <c r="F346" s="2" t="s">
         <v>1347</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D347" t="s">
         <v>1349</v>
       </c>
-      <c r="B347" t="s">
+      <c r="E347" s="2" t="s">
         <v>1350</v>
       </c>
-      <c r="C347" t="s">
+      <c r="F347" s="2" t="s">
         <v>1351</v>
-      </c>
-[...7 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1349</v>
+        <v>1169</v>
       </c>
       <c r="B348" t="s">
-        <v>1350</v>
+        <v>1170</v>
       </c>
       <c r="C348" t="s">
-        <v>317</v>
+        <v>1352</v>
       </c>
       <c r="D348" t="s">
-        <v>317</v>
+        <v>1353</v>
       </c>
       <c r="E348" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F348" s="2" t="s">
         <v>1355</v>
-      </c>
-[...1 lines deleted...]
-        <v>1356</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B349" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C349" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="D349" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B350" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C350" t="s">
-        <v>1361</v>
+        <v>321</v>
       </c>
       <c r="D350" t="s">
+        <v>321</v>
+      </c>
+      <c r="E350" s="2" t="s">
         <v>1362</v>
       </c>
-      <c r="E350" s="2" t="s">
+      <c r="F350" s="2" t="s">
         <v>1363</v>
-      </c>
-[...1 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B351" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C351" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D351" t="s">
         <v>1365</v>
       </c>
-      <c r="D351" t="s">
+      <c r="E351" s="2" t="s">
         <v>1366</v>
       </c>
-      <c r="E351" s="2" t="s">
+      <c r="F351" s="2" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B352" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C352" t="s">
-        <v>1369</v>
+        <v>1368</v>
       </c>
       <c r="D352" t="s">
         <v>1369</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1370</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B353" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C353" t="s">
         <v>1372</v>
       </c>
       <c r="D353" t="s">
         <v>1373</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1374</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B354" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C354" t="s">
         <v>1376</v>
       </c>
       <c r="D354" t="s">
-        <v>1077</v>
+        <v>1376</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1377</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B355" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C355" t="s">
         <v>1379</v>
       </c>
       <c r="D355" t="s">
         <v>1380</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B356" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C356" t="s">
         <v>1383</v>
       </c>
       <c r="D356" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E356" s="2" t="s">
         <v>1384</v>
       </c>
-      <c r="E356" s="2" t="s">
+      <c r="F356" s="2" t="s">
         <v>1385</v>
-      </c>
-[...1 lines deleted...]
-        <v>1386</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B357" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C357" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D357" t="s">
         <v>1387</v>
       </c>
-      <c r="D357" t="s">
+      <c r="E357" s="2" t="s">
         <v>1388</v>
       </c>
-      <c r="E357" s="2" t="s">
+      <c r="F357" s="2" t="s">
         <v>1389</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B358" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C358" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D358" t="s">
         <v>1391</v>
       </c>
-      <c r="D358" t="s">
+      <c r="E358" s="2" t="s">
         <v>1392</v>
       </c>
-      <c r="E358" s="2" t="s">
+      <c r="F358" s="2" t="s">
         <v>1393</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B359" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C359" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D359" t="s">
         <v>1395</v>
       </c>
-      <c r="D359" t="s">
+      <c r="E359" s="2" t="s">
         <v>1396</v>
       </c>
-      <c r="E359" s="2" t="s">
+      <c r="F359" s="2" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B360" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C360" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D360" t="s">
         <v>1399</v>
       </c>
-      <c r="D360" t="s">
+      <c r="E360" s="2" t="s">
         <v>1400</v>
       </c>
-      <c r="E360" s="2" t="s">
+      <c r="F360" s="2" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="B361" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="C361" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D361" t="s">
         <v>1403</v>
       </c>
-      <c r="D361" t="s">
+      <c r="E361" s="2" t="s">
         <v>1404</v>
       </c>
-      <c r="E361" s="2" t="s">
+      <c r="F361" s="2" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D362" t="s">
         <v>1407</v>
       </c>
-      <c r="B362" t="s">
+      <c r="E362" s="2" t="s">
         <v>1408</v>
       </c>
-      <c r="C362" t="s">
+      <c r="F362" s="2" t="s">
         <v>1409</v>
-      </c>
-[...7 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1407</v>
+        <v>1356</v>
       </c>
       <c r="B363" t="s">
-        <v>1408</v>
+        <v>1357</v>
       </c>
       <c r="C363" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E363" s="2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="F363" s="2" t="s">
         <v>1413</v>
-      </c>
-[...7 lines deleted...]
-        <v>1416</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B364" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C364" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D364" t="s">
         <v>1417</v>
       </c>
-      <c r="D364" t="s">
+      <c r="E364" s="2" t="s">
         <v>1418</v>
       </c>
-      <c r="E364" s="2" t="s">
+      <c r="F364" s="2" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B365" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C365" t="s">
-        <v>269</v>
+        <v>1420</v>
       </c>
       <c r="D365" t="s">
-        <v>270</v>
+        <v>1421</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="F365" s="2" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B366" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C366" t="s">
-        <v>451</v>
+        <v>1424</v>
       </c>
       <c r="D366" t="s">
-        <v>452</v>
+        <v>1425</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="F366" s="2" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B367" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C367" t="s">
-        <v>467</v>
+        <v>273</v>
       </c>
       <c r="D367" t="s">
-        <v>468</v>
+        <v>274</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B368" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C368" t="s">
-        <v>1427</v>
+        <v>455</v>
       </c>
       <c r="D368" t="s">
-        <v>1428</v>
+        <v>456</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B369" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C369" t="s">
-        <v>1431</v>
+        <v>471</v>
       </c>
       <c r="D369" t="s">
+        <v>472</v>
+      </c>
+      <c r="E369" s="2" t="s">
         <v>1432</v>
       </c>
-      <c r="E369" s="2" t="s">
+      <c r="F369" s="2" t="s">
         <v>1433</v>
-      </c>
-[...1 lines deleted...]
-        <v>1434</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B370" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C370" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D370" t="s">
         <v>1435</v>
       </c>
-      <c r="D370" t="s">
+      <c r="E370" s="2" t="s">
         <v>1436</v>
       </c>
-      <c r="E370" s="2" t="s">
+      <c r="F370" s="2" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B371" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C371" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D371" t="s">
         <v>1439</v>
       </c>
-      <c r="D371" t="s">
+      <c r="E371" s="2" t="s">
         <v>1440</v>
       </c>
-      <c r="E371" s="2" t="s">
+      <c r="F371" s="2" t="s">
         <v>1441</v>
-      </c>
-[...1 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B372" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C372" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D372" t="s">
         <v>1443</v>
       </c>
-      <c r="D372" t="s">
+      <c r="E372" s="2" t="s">
         <v>1444</v>
       </c>
-      <c r="E372" s="2" t="s">
+      <c r="F372" s="2" t="s">
         <v>1445</v>
-      </c>
-[...1 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B373" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C373" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D373" t="s">
         <v>1447</v>
       </c>
-      <c r="D373" t="s">
+      <c r="E373" s="2" t="s">
         <v>1448</v>
       </c>
-      <c r="E373" s="2" t="s">
+      <c r="F373" s="2" t="s">
         <v>1449</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B374" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C374" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D374" t="s">
         <v>1451</v>
       </c>
-      <c r="D374" t="s">
+      <c r="E374" s="2" t="s">
         <v>1452</v>
       </c>
-      <c r="E374" s="2" t="s">
+      <c r="F374" s="2" t="s">
         <v>1453</v>
-      </c>
-[...1 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B375" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C375" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D375" t="s">
         <v>1455</v>
       </c>
-      <c r="D375" t="s">
+      <c r="E375" s="2" t="s">
         <v>1456</v>
       </c>
-      <c r="E375" s="2" t="s">
+      <c r="F375" s="2" t="s">
         <v>1457</v>
-      </c>
-[...1 lines deleted...]
-        <v>1458</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B376" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C376" t="s">
-        <v>281</v>
+        <v>1458</v>
       </c>
       <c r="D376" t="s">
-        <v>282</v>
+        <v>1459</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>283</v>
+        <v>1460</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>284</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B377" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C377" t="s">
-        <v>742</v>
+        <v>1462</v>
       </c>
       <c r="D377" t="s">
-        <v>743</v>
+        <v>1463</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>997</v>
+        <v>1464</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>745</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B378" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C378" t="s">
-        <v>1459</v>
+        <v>285</v>
       </c>
       <c r="D378" t="s">
-        <v>1460</v>
+        <v>286</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>1461</v>
+        <v>287</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>1462</v>
+        <v>288</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B379" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C379" t="s">
-        <v>289</v>
+        <v>749</v>
       </c>
       <c r="D379" t="s">
-        <v>290</v>
+        <v>750</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>291</v>
+        <v>1004</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>292</v>
+        <v>752</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B380" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C380" t="s">
-        <v>511</v>
+        <v>1466</v>
       </c>
       <c r="D380" t="s">
-        <v>512</v>
+        <v>1467</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>513</v>
+        <v>1468</v>
       </c>
       <c r="F380" s="2" t="s">
-        <v>514</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="B381" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="C381" t="s">
-        <v>1463</v>
+        <v>293</v>
       </c>
       <c r="D381" t="s">
-        <v>1464</v>
+        <v>294</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>1465</v>
+        <v>295</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>1466</v>
+        <v>296</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1467</v>
+        <v>1414</v>
       </c>
       <c r="B382" t="s">
-        <v>1468</v>
+        <v>1415</v>
       </c>
       <c r="C382" t="s">
-        <v>1469</v>
+        <v>515</v>
       </c>
       <c r="D382" t="s">
-        <v>1470</v>
+        <v>516</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>1471</v>
+        <v>517</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>1472</v>
+        <v>518</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1467</v>
+        <v>1414</v>
       </c>
       <c r="B383" t="s">
-        <v>1468</v>
+        <v>1415</v>
       </c>
       <c r="C383" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E383" s="2" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F383" s="2" t="s">
         <v>1473</v>
-      </c>
-[...7 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B384" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C384" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D384" t="s">
         <v>1477</v>
       </c>
-      <c r="D384" t="s">
+      <c r="E384" s="2" t="s">
         <v>1478</v>
       </c>
-      <c r="E384" s="2" t="s">
+      <c r="F384" s="2" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B385" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C385" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D385" t="s">
         <v>1481</v>
       </c>
-      <c r="D385" t="s">
+      <c r="E385" s="2" t="s">
         <v>1482</v>
       </c>
-      <c r="E385" s="2" t="s">
+      <c r="F385" s="2" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B386" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C386" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D386" t="s">
         <v>1485</v>
       </c>
-      <c r="D386" t="s">
+      <c r="E386" s="2" t="s">
         <v>1486</v>
       </c>
-      <c r="E386" s="2" t="s">
+      <c r="F386" s="2" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B387" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C387" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D387" t="s">
         <v>1489</v>
       </c>
-      <c r="D387" t="s">
+      <c r="E387" s="2" t="s">
         <v>1490</v>
       </c>
-      <c r="E387" s="2" t="s">
+      <c r="F387" s="2" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B388" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C388" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D388" t="s">
         <v>1493</v>
       </c>
-      <c r="D388" t="s">
+      <c r="E388" s="2" t="s">
         <v>1494</v>
       </c>
-      <c r="E388" s="2" t="s">
+      <c r="F388" s="2" t="s">
         <v>1495</v>
-      </c>
-[...1 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B389" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C389" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D389" t="s">
         <v>1497</v>
       </c>
-      <c r="D389" t="s">
+      <c r="E389" s="2" t="s">
         <v>1498</v>
       </c>
-      <c r="E389" s="2" t="s">
+      <c r="F389" s="2" t="s">
         <v>1499</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B390" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C390" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D390" t="s">
         <v>1501</v>
       </c>
-      <c r="D390" t="s">
+      <c r="E390" s="2" t="s">
         <v>1502</v>
       </c>
-      <c r="E390" s="2" t="s">
+      <c r="F390" s="2" t="s">
         <v>1503</v>
-      </c>
-[...1 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B391" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C391" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D391" t="s">
         <v>1505</v>
       </c>
-      <c r="D391" t="s">
+      <c r="E391" s="2" t="s">
         <v>1506</v>
       </c>
-      <c r="E391" s="2" t="s">
+      <c r="F391" s="2" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B392" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C392" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D392" t="s">
         <v>1509</v>
       </c>
-      <c r="D392" t="s">
+      <c r="E392" s="2" t="s">
         <v>1510</v>
       </c>
-      <c r="E392" s="2" t="s">
+      <c r="F392" s="2" t="s">
         <v>1511</v>
-      </c>
-[...1 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B393" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C393" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D393" t="s">
         <v>1513</v>
       </c>
-      <c r="D393" t="s">
+      <c r="E393" s="2" t="s">
         <v>1514</v>
       </c>
-      <c r="E393" s="2" t="s">
+      <c r="F393" s="2" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B394" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C394" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D394" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="F394" s="2" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B395" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C395" t="s">
         <v>1520</v>
       </c>
       <c r="D395" t="s">
         <v>1521</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>1522</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B396" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C396" t="s">
         <v>1524</v>
       </c>
       <c r="D396" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E396" s="2" t="s">
         <v>1525</v>
       </c>
-      <c r="E396" s="2" t="s">
+      <c r="F396" s="2" t="s">
         <v>1526</v>
-      </c>
-[...1 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B397" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C397" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D397" t="s">
         <v>1528</v>
       </c>
-      <c r="D397" t="s">
+      <c r="E397" s="2" t="s">
         <v>1529</v>
       </c>
-      <c r="E397" s="2" t="s">
+      <c r="F397" s="2" t="s">
         <v>1530</v>
-      </c>
-[...1 lines deleted...]
-        <v>1531</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B398" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C398" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D398" t="s">
         <v>1532</v>
       </c>
-      <c r="D398" t="s">
+      <c r="E398" s="2" t="s">
         <v>1533</v>
       </c>
-      <c r="E398" s="2" t="s">
+      <c r="F398" s="2" t="s">
         <v>1534</v>
-      </c>
-[...1 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B399" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C399" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D399" t="s">
         <v>1536</v>
       </c>
-      <c r="D399" t="s">
+      <c r="E399" s="2" t="s">
         <v>1537</v>
       </c>
-      <c r="E399" s="2" t="s">
+      <c r="F399" s="2" t="s">
         <v>1538</v>
-      </c>
-[...1 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B400" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C400" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D400" t="s">
         <v>1540</v>
       </c>
-      <c r="D400" t="s">
+      <c r="E400" s="2" t="s">
         <v>1541</v>
       </c>
-      <c r="E400" s="2" t="s">
+      <c r="F400" s="2" t="s">
         <v>1542</v>
-      </c>
-[...1 lines deleted...]
-        <v>1543</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B401" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C401" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D401" t="s">
         <v>1544</v>
       </c>
-      <c r="D401" t="s">
+      <c r="E401" s="2" t="s">
         <v>1545</v>
       </c>
-      <c r="E401" s="2" t="s">
+      <c r="F401" s="2" t="s">
         <v>1546</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B402" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C402" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D402" t="s">
         <v>1548</v>
       </c>
-      <c r="D402" t="s">
+      <c r="E402" s="2" t="s">
         <v>1549</v>
       </c>
-      <c r="E402" s="2" t="s">
+      <c r="F402" s="2" t="s">
         <v>1550</v>
-      </c>
-[...1 lines deleted...]
-        <v>1551</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B403" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C403" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D403" t="s">
         <v>1552</v>
       </c>
-      <c r="D403" t="s">
+      <c r="E403" s="2" t="s">
         <v>1553</v>
       </c>
-      <c r="E403" s="2" t="s">
+      <c r="F403" s="2" t="s">
         <v>1554</v>
-      </c>
-[...1 lines deleted...]
-        <v>1555</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B404" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C404" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D404" t="s">
         <v>1556</v>
       </c>
-      <c r="D404" t="s">
+      <c r="E404" s="2" t="s">
         <v>1557</v>
       </c>
-      <c r="E404" s="2" t="s">
+      <c r="F404" s="2" t="s">
         <v>1558</v>
-      </c>
-[...1 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B405" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C405" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D405" t="s">
         <v>1560</v>
       </c>
-      <c r="D405" t="s">
+      <c r="E405" s="2" t="s">
         <v>1561</v>
       </c>
-      <c r="E405" s="2" t="s">
+      <c r="F405" s="2" t="s">
         <v>1562</v>
-      </c>
-[...1 lines deleted...]
-        <v>1563</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B406" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C406" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D406" t="s">
         <v>1564</v>
       </c>
-      <c r="D406" t="s">
+      <c r="E406" s="2" t="s">
         <v>1565</v>
       </c>
-      <c r="E406" s="2" t="s">
+      <c r="F406" s="2" t="s">
         <v>1566</v>
-      </c>
-[...1 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B407" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C407" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D407" t="s">
         <v>1568</v>
       </c>
-      <c r="D407" t="s">
+      <c r="E407" s="2" t="s">
         <v>1569</v>
       </c>
-      <c r="E407" s="2" t="s">
+      <c r="F407" s="2" t="s">
         <v>1570</v>
-      </c>
-[...1 lines deleted...]
-        <v>1571</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B408" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C408" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D408" t="s">
         <v>1572</v>
       </c>
-      <c r="D408" t="s">
+      <c r="E408" s="2" t="s">
         <v>1573</v>
       </c>
-      <c r="E408" s="2" t="s">
+      <c r="F408" s="2" t="s">
         <v>1574</v>
-      </c>
-[...1 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B409" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C409" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D409" t="s">
         <v>1576</v>
       </c>
-      <c r="D409" t="s">
+      <c r="E409" s="2" t="s">
         <v>1577</v>
       </c>
-      <c r="E409" s="2" t="s">
+      <c r="F409" s="2" t="s">
         <v>1578</v>
-      </c>
-[...1 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B410" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C410" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D410" t="s">
         <v>1580</v>
       </c>
-      <c r="D410" t="s">
+      <c r="E410" s="2" t="s">
         <v>1581</v>
       </c>
-      <c r="E410" s="2" t="s">
+      <c r="F410" s="2" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B411" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C411" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D411" t="s">
         <v>1584</v>
       </c>
-      <c r="D411" t="s">
+      <c r="E411" s="2" t="s">
         <v>1585</v>
       </c>
-      <c r="E411" s="2" t="s">
+      <c r="F411" s="2" t="s">
         <v>1586</v>
-      </c>
-[...1 lines deleted...]
-        <v>1587</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B412" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C412" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D412" t="s">
         <v>1588</v>
       </c>
-      <c r="D412" t="s">
+      <c r="E412" s="2" t="s">
         <v>1589</v>
       </c>
-      <c r="E412" s="2" t="s">
+      <c r="F412" s="2" t="s">
         <v>1590</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B413" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C413" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D413" t="s">
         <v>1592</v>
       </c>
-      <c r="D413" t="s">
+      <c r="E413" s="2" t="s">
         <v>1593</v>
       </c>
-      <c r="E413" s="2" t="s">
+      <c r="F413" s="2" t="s">
         <v>1594</v>
-      </c>
-[...1 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B414" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C414" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D414" t="s">
         <v>1596</v>
       </c>
-      <c r="D414" t="s">
+      <c r="E414" s="2" t="s">
         <v>1597</v>
       </c>
-      <c r="E414" s="2" t="s">
+      <c r="F414" s="2" t="s">
         <v>1598</v>
-      </c>
-[...1 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B415" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C415" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D415" t="s">
         <v>1600</v>
       </c>
-      <c r="D415" t="s">
+      <c r="E415" s="2" t="s">
         <v>1601</v>
       </c>
-      <c r="E415" s="2" t="s">
+      <c r="F415" s="2" t="s">
         <v>1602</v>
-      </c>
-[...1 lines deleted...]
-        <v>1603</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B416" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C416" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D416" t="s">
         <v>1604</v>
       </c>
-      <c r="D416" t="s">
+      <c r="E416" s="2" t="s">
         <v>1605</v>
       </c>
-      <c r="E416" s="2" t="s">
+      <c r="F416" s="2" t="s">
         <v>1606</v>
-      </c>
-[...1 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B417" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C417" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D417" t="s">
         <v>1608</v>
       </c>
-      <c r="D417" t="s">
+      <c r="E417" s="2" t="s">
         <v>1609</v>
       </c>
-      <c r="E417" s="2" t="s">
+      <c r="F417" s="2" t="s">
         <v>1610</v>
-      </c>
-[...1 lines deleted...]
-        <v>1611</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B418" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="C418" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D418" t="s">
         <v>1612</v>
       </c>
-      <c r="D418" t="s">
+      <c r="E418" s="2" t="s">
         <v>1613</v>
       </c>
-      <c r="E418" s="2" t="s">
+      <c r="F418" s="2" t="s">
         <v>1614</v>
-      </c>
-[...1 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D419" t="s">
         <v>1616</v>
       </c>
-      <c r="B419" t="s">
+      <c r="E419" s="2" t="s">
         <v>1617</v>
       </c>
-      <c r="C419" t="s">
+      <c r="F419" s="2" t="s">
         <v>1618</v>
-      </c>
-[...7 lines deleted...]
-        <v>1621</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1616</v>
+        <v>1474</v>
       </c>
       <c r="B420" t="s">
-        <v>1617</v>
+        <v>1475</v>
       </c>
       <c r="C420" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E420" s="2" t="s">
+        <v>1621</v>
+      </c>
+      <c r="F420" s="2" t="s">
         <v>1622</v>
-      </c>
-[...7 lines deleted...]
-        <v>1625</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="B421" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="C421" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D421" t="s">
         <v>1626</v>
       </c>
-      <c r="D421" t="s">
+      <c r="E421" s="2" t="s">
         <v>1627</v>
       </c>
-      <c r="E421" s="2" t="s">
+      <c r="F421" s="2" t="s">
         <v>1628</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="B422" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="C422" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D422" t="s">
         <v>1630</v>
       </c>
-      <c r="D422" t="s">
+      <c r="E422" s="2" t="s">
         <v>1631</v>
       </c>
-      <c r="E422" s="2" t="s">
+      <c r="F422" s="2" t="s">
         <v>1632</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="B423" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="C423" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D423" t="s">
         <v>1634</v>
       </c>
-      <c r="D423" t="s">
+      <c r="E423" s="2" t="s">
         <v>1635</v>
       </c>
-      <c r="E423" s="2" t="s">
+      <c r="F423" s="2" t="s">
         <v>1636</v>
-      </c>
-[...1 lines deleted...]
-        <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D424" t="s">
         <v>1638</v>
       </c>
-      <c r="B424" t="s">
+      <c r="E424" s="2" t="s">
         <v>1639</v>
       </c>
-      <c r="C424" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F424" s="2" t="s">
-        <v>1426</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1638</v>
+        <v>1623</v>
       </c>
       <c r="B425" t="s">
-        <v>1639</v>
+        <v>1624</v>
       </c>
       <c r="C425" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="D425" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B426" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C426" t="s">
-        <v>1644</v>
+        <v>471</v>
       </c>
       <c r="D426" t="s">
-        <v>1645</v>
+        <v>472</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1646</v>
+        <v>1432</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1647</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B427" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C427" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D427" t="s">
         <v>1648</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>1649</v>
       </c>
       <c r="F427" s="2" t="s">
         <v>1650</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B428" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C428" t="s">
-        <v>1439</v>
+        <v>1651</v>
       </c>
       <c r="D428" t="s">
-        <v>1440</v>
+        <v>1652</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1441</v>
+        <v>1653</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B429" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C429" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="D429" t="s">
-        <v>1653</v>
+        <v>1443</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B430" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C430" t="s">
-        <v>1656</v>
+        <v>1446</v>
       </c>
       <c r="D430" t="s">
-        <v>1657</v>
+        <v>1447</v>
       </c>
       <c r="E430" s="2" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F430" s="2" t="s">
         <v>1658</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B431" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C431" t="s">
-        <v>281</v>
+        <v>1659</v>
       </c>
       <c r="D431" t="s">
-        <v>282</v>
+        <v>1660</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>283</v>
+        <v>1661</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>284</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B432" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C432" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="D432" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B433" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C433" t="s">
-        <v>1664</v>
+        <v>285</v>
       </c>
       <c r="D433" t="s">
-        <v>1665</v>
+        <v>286</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1666</v>
+        <v>287</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1667</v>
+        <v>288</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B434" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C434" t="s">
-        <v>285</v>
+        <v>1667</v>
       </c>
       <c r="D434" t="s">
-        <v>286</v>
+        <v>1668</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>287</v>
+        <v>1669</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>288</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B435" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C435" t="s">
-        <v>998</v>
+        <v>1671</v>
       </c>
       <c r="D435" t="s">
-        <v>739</v>
+        <v>1672</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B436" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C436" t="s">
         <v>289</v>
       </c>
       <c r="D436" t="s">
         <v>290</v>
       </c>
       <c r="E436" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F436" s="2" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B437" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C437" t="s">
-        <v>1670</v>
+        <v>1005</v>
       </c>
       <c r="D437" t="s">
-        <v>1671</v>
+        <v>746</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="B438" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="C438" t="s">
         <v>293</v>
       </c>
       <c r="D438" t="s">
         <v>294</v>
       </c>
       <c r="E438" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F438" s="2" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1674</v>
+        <v>1645</v>
       </c>
       <c r="B439" t="s">
-        <v>1675</v>
+        <v>1646</v>
       </c>
       <c r="C439" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="D439" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1674</v>
+        <v>1645</v>
       </c>
       <c r="B440" t="s">
-        <v>1675</v>
+        <v>1646</v>
       </c>
       <c r="C440" t="s">
-        <v>1680</v>
+        <v>297</v>
       </c>
       <c r="D440" t="s">
-        <v>1681</v>
+        <v>298</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1682</v>
+        <v>299</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1683</v>
+        <v>300</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="B441" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
       <c r="C441" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D441" t="s">
         <v>1684</v>
       </c>
-      <c r="D441" t="s">
+      <c r="E441" s="2" t="s">
         <v>1685</v>
       </c>
-      <c r="E441" s="2" t="s">
+      <c r="F441" s="2" t="s">
         <v>1686</v>
-      </c>
-[...1 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="B442" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
       <c r="C442" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D442" t="s">
         <v>1688</v>
       </c>
-      <c r="D442" t="s">
+      <c r="E442" s="2" t="s">
         <v>1689</v>
       </c>
-      <c r="E442" s="2" t="s">
+      <c r="F442" s="2" t="s">
         <v>1690</v>
-      </c>
-[...1 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="B443" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
       <c r="C443" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D443" t="s">
         <v>1692</v>
       </c>
-      <c r="D443" t="s">
+      <c r="E443" s="2" t="s">
         <v>1693</v>
       </c>
-      <c r="E443" s="2" t="s">
+      <c r="F443" s="2" t="s">
         <v>1694</v>
-      </c>
-[...1 lines deleted...]
-        <v>1695</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="B444" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
       <c r="C444" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D444" t="s">
         <v>1696</v>
       </c>
-      <c r="D444" t="s">
+      <c r="E444" s="2" t="s">
         <v>1697</v>
       </c>
-      <c r="E444" s="2" t="s">
+      <c r="F444" s="2" t="s">
         <v>1698</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D445" t="s">
         <v>1700</v>
       </c>
-      <c r="B445" t="s">
+      <c r="E445" s="2" t="s">
         <v>1701</v>
       </c>
-      <c r="C445" t="s">
+      <c r="F445" s="2" t="s">
         <v>1702</v>
-      </c>
-[...7 lines deleted...]
-        <v>1705</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1700</v>
+        <v>1681</v>
       </c>
       <c r="B446" t="s">
-        <v>1701</v>
+        <v>1682</v>
       </c>
       <c r="C446" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E446" s="2" t="s">
+        <v>1705</v>
+      </c>
+      <c r="F446" s="2" t="s">
         <v>1706</v>
-      </c>
-[...7 lines deleted...]
-        <v>1709</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1700</v>
+        <v>1707</v>
       </c>
       <c r="B447" t="s">
-        <v>1701</v>
+        <v>1708</v>
       </c>
       <c r="C447" t="s">
-        <v>285</v>
+        <v>1709</v>
       </c>
       <c r="D447" t="s">
-        <v>286</v>
+        <v>1710</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1700</v>
+        <v>1707</v>
       </c>
       <c r="B448" t="s">
-        <v>1701</v>
+        <v>1708</v>
       </c>
       <c r="C448" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="D448" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1716</v>
+        <v>1707</v>
       </c>
       <c r="B449" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C449" t="s">
+        <v>289</v>
+      </c>
+      <c r="D449" t="s">
+        <v>290</v>
+      </c>
+      <c r="E449" s="2" t="s">
         <v>1717</v>
       </c>
-      <c r="C449" t="s">
+      <c r="F449" s="2" t="s">
         <v>1718</v>
-      </c>
-[...7 lines deleted...]
-        <v>1721</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1716</v>
+        <v>1707</v>
       </c>
       <c r="B450" t="s">
-        <v>1717</v>
+        <v>1708</v>
       </c>
       <c r="C450" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E450" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="F450" s="2" t="s">
         <v>1722</v>
-      </c>
-[...7 lines deleted...]
-        <v>1725</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="B451" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="C451" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D451" t="s">
         <v>1726</v>
       </c>
-      <c r="D451" t="s">
+      <c r="E451" s="2" t="s">
         <v>1727</v>
       </c>
-      <c r="E451" s="2" t="s">
+      <c r="F451" s="2" t="s">
         <v>1728</v>
-      </c>
-[...1 lines deleted...]
-        <v>1729</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="B452" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="C452" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D452" t="s">
         <v>1730</v>
       </c>
-      <c r="D452" t="s">
+      <c r="E452" s="2" t="s">
         <v>1731</v>
       </c>
-      <c r="E452" s="2" t="s">
+      <c r="F452" s="2" t="s">
         <v>1732</v>
-      </c>
-[...1 lines deleted...]
-        <v>1733</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="B453" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="C453" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D453" t="s">
         <v>1734</v>
       </c>
-      <c r="D453" t="s">
+      <c r="E453" s="2" t="s">
         <v>1735</v>
       </c>
-      <c r="E453" s="2" t="s">
+      <c r="F453" s="2" t="s">
         <v>1736</v>
-      </c>
-[...1 lines deleted...]
-        <v>1737</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="B454" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="C454" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D454" t="s">
         <v>1738</v>
       </c>
-      <c r="D454" t="s">
+      <c r="E454" s="2" t="s">
         <v>1739</v>
       </c>
-      <c r="E454" s="2" t="s">
+      <c r="F454" s="2" t="s">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>1741</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="B455" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="C455" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D455" t="s">
         <v>1742</v>
       </c>
-      <c r="D455" t="s">
+      <c r="E455" s="2" t="s">
         <v>1743</v>
       </c>
-      <c r="E455" s="2" t="s">
+      <c r="F455" s="2" t="s">
         <v>1744</v>
-      </c>
-[...1 lines deleted...]
-        <v>1745</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="B456" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="C456" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D456" t="s">
         <v>1746</v>
       </c>
-      <c r="D456" t="s">
+      <c r="E456" s="2" t="s">
         <v>1747</v>
       </c>
-      <c r="E456" s="2" t="s">
+      <c r="F456" s="2" t="s">
         <v>1748</v>
-      </c>
-[...1 lines deleted...]
-        <v>1749</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D457" t="s">
         <v>1750</v>
       </c>
-      <c r="B457" t="s">
+      <c r="E457" s="2" t="s">
         <v>1751</v>
       </c>
-      <c r="C457" t="s">
+      <c r="F457" s="2" t="s">
         <v>1752</v>
-      </c>
-[...7 lines deleted...]
-        <v>1755</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1750</v>
+        <v>1723</v>
       </c>
       <c r="B458" t="s">
-        <v>1751</v>
+        <v>1724</v>
       </c>
       <c r="C458" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E458" s="2" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F458" s="2" t="s">
         <v>1756</v>
-      </c>
-[...7 lines deleted...]
-        <v>1759</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B459" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C459" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D459" t="s">
         <v>1760</v>
       </c>
-      <c r="D459" t="s">
+      <c r="E459" s="2" t="s">
         <v>1761</v>
       </c>
-      <c r="E459" s="2" t="s">
+      <c r="F459" s="2" t="s">
         <v>1762</v>
-      </c>
-[...1 lines deleted...]
-        <v>1763</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B460" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C460" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D460" t="s">
         <v>1764</v>
       </c>
-      <c r="D460" t="s">
+      <c r="E460" s="2" t="s">
         <v>1765</v>
       </c>
-      <c r="E460" s="2" t="s">
+      <c r="F460" s="2" t="s">
         <v>1766</v>
-      </c>
-[...1 lines deleted...]
-        <v>1767</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B461" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C461" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D461" t="s">
         <v>1768</v>
       </c>
-      <c r="D461" t="s">
+      <c r="E461" s="2" t="s">
         <v>1769</v>
       </c>
-      <c r="E461" s="2" t="s">
+      <c r="F461" s="2" t="s">
         <v>1770</v>
-      </c>
-[...1 lines deleted...]
-        <v>1771</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B462" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C462" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D462" t="s">
         <v>1772</v>
       </c>
-      <c r="D462" t="s">
+      <c r="E462" s="2" t="s">
         <v>1773</v>
       </c>
-      <c r="E462" s="2" t="s">
+      <c r="F462" s="2" t="s">
         <v>1774</v>
-      </c>
-[...1 lines deleted...]
-        <v>1775</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B463" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C463" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D463" t="s">
         <v>1776</v>
       </c>
-      <c r="D463" t="s">
+      <c r="E463" s="2" t="s">
         <v>1777</v>
       </c>
-      <c r="E463" s="2" t="s">
+      <c r="F463" s="2" t="s">
         <v>1778</v>
-      </c>
-[...1 lines deleted...]
-        <v>1779</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B464" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C464" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D464" t="s">
         <v>1780</v>
       </c>
-      <c r="D464" t="s">
+      <c r="E464" s="2" t="s">
         <v>1781</v>
       </c>
-      <c r="E464" s="2" t="s">
+      <c r="F464" s="2" t="s">
         <v>1782</v>
-      </c>
-[...1 lines deleted...]
-        <v>1783</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B465" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C465" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D465" t="s">
         <v>1784</v>
       </c>
-      <c r="D465" t="s">
+      <c r="E465" s="2" t="s">
         <v>1785</v>
       </c>
-      <c r="E465" s="2" t="s">
+      <c r="F465" s="2" t="s">
         <v>1786</v>
-      </c>
-[...1 lines deleted...]
-        <v>1787</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B466" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C466" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D466" t="s">
         <v>1788</v>
       </c>
-      <c r="D466" t="s">
+      <c r="E466" s="2" t="s">
         <v>1789</v>
       </c>
-      <c r="E466" s="2" t="s">
+      <c r="F466" s="2" t="s">
         <v>1790</v>
-      </c>
-[...1 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B467" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C467" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D467" t="s">
         <v>1792</v>
       </c>
-      <c r="D467" t="s">
+      <c r="E467" s="2" t="s">
         <v>1793</v>
       </c>
-      <c r="E467" s="2" t="s">
+      <c r="F467" s="2" t="s">
         <v>1794</v>
-      </c>
-[...1 lines deleted...]
-        <v>1795</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B468" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C468" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D468" t="s">
         <v>1796</v>
       </c>
-      <c r="D468" t="s">
+      <c r="E468" s="2" t="s">
         <v>1797</v>
       </c>
-      <c r="E468" s="2" t="s">
+      <c r="F468" s="2" t="s">
         <v>1798</v>
-      </c>
-[...1 lines deleted...]
-        <v>1799</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B469" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C469" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D469" t="s">
         <v>1800</v>
       </c>
-      <c r="D469" t="s">
+      <c r="E469" s="2" t="s">
         <v>1801</v>
       </c>
-      <c r="E469" s="2" t="s">
+      <c r="F469" s="2" t="s">
         <v>1802</v>
-      </c>
-[...1 lines deleted...]
-        <v>1803</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="B470" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="C470" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D470" t="s">
         <v>1804</v>
       </c>
-      <c r="D470" t="s">
+      <c r="E470" s="2" t="s">
         <v>1805</v>
       </c>
-      <c r="E470" s="2" t="s">
+      <c r="F470" s="2" t="s">
         <v>1806</v>
-      </c>
-[...1 lines deleted...]
-        <v>1807</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D471" t="s">
         <v>1808</v>
       </c>
-      <c r="B471" t="s">
+      <c r="E471" s="2" t="s">
         <v>1809</v>
       </c>
-      <c r="C471" t="s">
+      <c r="F471" s="2" t="s">
         <v>1810</v>
-      </c>
-[...7 lines deleted...]
-        <v>1813</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1808</v>
+        <v>1757</v>
       </c>
       <c r="B472" t="s">
-        <v>1809</v>
+        <v>1758</v>
       </c>
       <c r="C472" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E472" s="2" t="s">
+        <v>1813</v>
+      </c>
+      <c r="F472" s="2" t="s">
         <v>1814</v>
-      </c>
-[...7 lines deleted...]
-        <v>1817</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1808</v>
+        <v>1815</v>
       </c>
       <c r="B473" t="s">
-        <v>1809</v>
+        <v>1816</v>
       </c>
       <c r="C473" t="s">
-        <v>281</v>
+        <v>1817</v>
       </c>
       <c r="D473" t="s">
-        <v>282</v>
+        <v>1818</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>283</v>
+        <v>1819</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>284</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1808</v>
+        <v>1815</v>
       </c>
       <c r="B474" t="s">
-        <v>1809</v>
+        <v>1816</v>
       </c>
       <c r="C474" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="D474" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1822</v>
+        <v>1815</v>
       </c>
       <c r="B475" t="s">
-        <v>1823</v>
+        <v>1816</v>
       </c>
       <c r="C475" t="s">
-        <v>1824</v>
+        <v>285</v>
       </c>
       <c r="D475" t="s">
-        <v>1825</v>
+        <v>286</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1826</v>
+        <v>287</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1827</v>
+        <v>288</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1822</v>
+        <v>1815</v>
       </c>
       <c r="B476" t="s">
-        <v>1823</v>
+        <v>1816</v>
       </c>
       <c r="C476" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E476" s="2" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F476" s="2" t="s">
         <v>1828</v>
-      </c>
-[...7 lines deleted...]
-        <v>1831</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1822</v>
+        <v>1829</v>
       </c>
       <c r="B477" t="s">
-        <v>1823</v>
+        <v>1830</v>
       </c>
       <c r="C477" t="s">
-        <v>1459</v>
+        <v>1831</v>
       </c>
       <c r="D477" t="s">
-        <v>1460</v>
+        <v>1832</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1822</v>
+        <v>1829</v>
       </c>
       <c r="B478" t="s">
-        <v>1823</v>
+        <v>1830</v>
       </c>
       <c r="C478" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="D478" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1838</v>
+        <v>1829</v>
       </c>
       <c r="B479" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E479" s="2" t="s">
         <v>1839</v>
       </c>
-      <c r="C479" t="s">
+      <c r="F479" s="2" t="s">
         <v>1840</v>
-      </c>
-[...7 lines deleted...]
-        <v>1843</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1838</v>
+        <v>1829</v>
       </c>
       <c r="B480" t="s">
-        <v>1839</v>
+        <v>1830</v>
       </c>
       <c r="C480" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E480" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F480" s="2" t="s">
         <v>1844</v>
-      </c>
-[...7 lines deleted...]
-        <v>1847</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="B481" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="C481" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D481" t="s">
         <v>1848</v>
       </c>
-      <c r="D481" t="s">
+      <c r="E481" s="2" t="s">
         <v>1849</v>
       </c>
-      <c r="E481" s="2" t="s">
+      <c r="F481" s="2" t="s">
         <v>1850</v>
-      </c>
-[...1 lines deleted...]
-        <v>1851</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="B482" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="C482" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D482" t="s">
         <v>1852</v>
       </c>
-      <c r="D482" t="s">
+      <c r="E482" s="2" t="s">
         <v>1853</v>
       </c>
-      <c r="E482" s="2" t="s">
+      <c r="F482" s="2" t="s">
         <v>1854</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="B483" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="C483" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D483" t="s">
         <v>1856</v>
       </c>
-      <c r="D483" t="s">
+      <c r="E483" s="2" t="s">
         <v>1857</v>
       </c>
-      <c r="E483" s="2" t="s">
+      <c r="F483" s="2" t="s">
         <v>1858</v>
-      </c>
-[...1 lines deleted...]
-        <v>1859</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="B484" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="C484" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D484" t="s">
         <v>1860</v>
       </c>
-      <c r="D484" t="s">
+      <c r="E484" s="2" t="s">
         <v>1861</v>
       </c>
-      <c r="E484" s="2" t="s">
+      <c r="F484" s="2" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="B485" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="C485" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D485" t="s">
         <v>1864</v>
       </c>
-      <c r="D485" t="s">
+      <c r="E485" s="2" t="s">
         <v>1865</v>
       </c>
-      <c r="E485" s="2" t="s">
+      <c r="F485" s="2" t="s">
         <v>1866</v>
-      </c>
-[...1 lines deleted...]
-        <v>1867</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D486" t="s">
         <v>1868</v>
       </c>
-      <c r="B486" t="s">
+      <c r="E486" s="2" t="s">
         <v>1869</v>
       </c>
-      <c r="C486" t="s">
+      <c r="F486" s="2" t="s">
         <v>1870</v>
-      </c>
-[...7 lines deleted...]
-        <v>1873</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1868</v>
+        <v>1845</v>
       </c>
       <c r="B487" t="s">
-        <v>1869</v>
+        <v>1846</v>
       </c>
       <c r="C487" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E487" s="2" t="s">
+        <v>1873</v>
+      </c>
+      <c r="F487" s="2" t="s">
         <v>1874</v>
-      </c>
-[...7 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B488" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C488" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D488" t="s">
         <v>1878</v>
       </c>
-      <c r="D488" t="s">
+      <c r="E488" s="2" t="s">
         <v>1879</v>
       </c>
-      <c r="E488" s="2" t="s">
+      <c r="F488" s="2" t="s">
         <v>1880</v>
-      </c>
-[...1 lines deleted...]
-        <v>1881</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B489" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C489" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D489" t="s">
         <v>1882</v>
       </c>
-      <c r="D489" t="s">
+      <c r="E489" s="2" t="s">
         <v>1883</v>
       </c>
-      <c r="E489" s="2" t="s">
+      <c r="F489" s="2" t="s">
         <v>1884</v>
-      </c>
-[...1 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B490" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C490" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D490" t="s">
         <v>1886</v>
       </c>
-      <c r="D490" t="s">
+      <c r="E490" s="2" t="s">
         <v>1887</v>
       </c>
-      <c r="E490" s="2" t="s">
+      <c r="F490" s="2" t="s">
         <v>1888</v>
-      </c>
-[...1 lines deleted...]
-        <v>1889</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B491" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C491" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D491" t="s">
         <v>1890</v>
       </c>
-      <c r="D491" t="s">
+      <c r="E491" s="2" t="s">
         <v>1891</v>
       </c>
-      <c r="E491" s="2" t="s">
+      <c r="F491" s="2" t="s">
         <v>1892</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B492" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C492" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D492" t="s">
         <v>1894</v>
       </c>
-      <c r="D492" t="s">
+      <c r="E492" s="2" t="s">
         <v>1895</v>
       </c>
-      <c r="E492" s="2" t="s">
+      <c r="F492" s="2" t="s">
         <v>1896</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B493" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C493" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D493" t="s">
         <v>1898</v>
       </c>
-      <c r="D493" t="s">
+      <c r="E493" s="2" t="s">
         <v>1899</v>
       </c>
-      <c r="E493" s="2" t="s">
+      <c r="F493" s="2" t="s">
         <v>1900</v>
-      </c>
-[...1 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B494" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C494" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D494" t="s">
         <v>1902</v>
       </c>
-      <c r="D494" t="s">
+      <c r="E494" s="2" t="s">
         <v>1903</v>
       </c>
-      <c r="E494" s="2" t="s">
+      <c r="F494" s="2" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B495" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C495" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D495" t="s">
         <v>1906</v>
       </c>
-      <c r="D495" t="s">
+      <c r="E495" s="2" t="s">
         <v>1907</v>
       </c>
-      <c r="E495" s="2" t="s">
+      <c r="F495" s="2" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B496" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C496" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D496" t="s">
         <v>1910</v>
       </c>
-      <c r="D496" t="s">
+      <c r="E496" s="2" t="s">
         <v>1911</v>
       </c>
-      <c r="E496" s="2" t="s">
+      <c r="F496" s="2" t="s">
         <v>1912</v>
-      </c>
-[...1 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B497" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C497" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D497" t="s">
         <v>1914</v>
       </c>
-      <c r="D497" t="s">
+      <c r="E497" s="2" t="s">
         <v>1915</v>
       </c>
-      <c r="E497" s="2" t="s">
+      <c r="F497" s="2" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B498" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C498" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D498" t="s">
         <v>1918</v>
       </c>
-      <c r="D498" t="s">
+      <c r="E498" s="2" t="s">
         <v>1919</v>
       </c>
-      <c r="E498" s="2" t="s">
+      <c r="F498" s="2" t="s">
         <v>1920</v>
-      </c>
-[...1 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B499" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="C499" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D499" t="s">
         <v>1922</v>
       </c>
-      <c r="D499" t="s">
+      <c r="E499" s="2" t="s">
         <v>1923</v>
       </c>
-      <c r="E499" s="2" t="s">
+      <c r="F499" s="2" t="s">
         <v>1924</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D500" t="s">
         <v>1926</v>
       </c>
-      <c r="B500" t="s">
+      <c r="E500" s="2" t="s">
         <v>1927</v>
       </c>
-      <c r="C500" t="s">
+      <c r="F500" s="2" t="s">
         <v>1928</v>
-      </c>
-[...7 lines deleted...]
-        <v>1931</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1926</v>
+        <v>1875</v>
       </c>
       <c r="B501" t="s">
-        <v>1927</v>
+        <v>1876</v>
       </c>
       <c r="C501" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E501" s="2" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F501" s="2" t="s">
         <v>1932</v>
-      </c>
-[...7 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B502" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C502" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D502" t="s">
         <v>1936</v>
       </c>
-      <c r="D502" t="s">
+      <c r="E502" s="2" t="s">
         <v>1937</v>
       </c>
-      <c r="E502" s="2" t="s">
+      <c r="F502" s="2" t="s">
         <v>1938</v>
-      </c>
-[...1 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B503" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C503" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D503" t="s">
         <v>1940</v>
       </c>
-      <c r="D503" t="s">
+      <c r="E503" s="2" t="s">
         <v>1941</v>
       </c>
-      <c r="E503" s="2" t="s">
+      <c r="F503" s="2" t="s">
         <v>1942</v>
-      </c>
-[...1 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B504" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C504" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D504" t="s">
         <v>1944</v>
       </c>
-      <c r="D504" t="s">
+      <c r="E504" s="2" t="s">
         <v>1945</v>
       </c>
-      <c r="E504" s="2" t="s">
+      <c r="F504" s="2" t="s">
         <v>1946</v>
-      </c>
-[...1 lines deleted...]
-        <v>1947</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B505" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C505" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D505" t="s">
         <v>1948</v>
       </c>
-      <c r="D505" t="s">
+      <c r="E505" s="2" t="s">
         <v>1949</v>
       </c>
-      <c r="E505" s="2" t="s">
+      <c r="F505" s="2" t="s">
         <v>1950</v>
-      </c>
-[...1 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B506" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C506" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D506" t="s">
         <v>1952</v>
       </c>
-      <c r="D506" t="s">
+      <c r="E506" s="2" t="s">
         <v>1953</v>
       </c>
-      <c r="E506" s="2" t="s">
+      <c r="F506" s="2" t="s">
         <v>1954</v>
-      </c>
-[...1 lines deleted...]
-        <v>1955</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B507" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C507" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D507" t="s">
         <v>1956</v>
       </c>
-      <c r="D507" t="s">
+      <c r="E507" s="2" t="s">
         <v>1957</v>
       </c>
-      <c r="E507" s="2" t="s">
+      <c r="F507" s="2" t="s">
         <v>1958</v>
-      </c>
-[...1 lines deleted...]
-        <v>1959</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B508" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C508" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D508" t="s">
         <v>1960</v>
       </c>
-      <c r="D508" t="s">
+      <c r="E508" s="2" t="s">
         <v>1961</v>
       </c>
-      <c r="E508" s="2" t="s">
+      <c r="F508" s="2" t="s">
         <v>1962</v>
-      </c>
-[...1 lines deleted...]
-        <v>1963</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B509" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C509" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D509" t="s">
         <v>1964</v>
       </c>
-      <c r="D509" t="s">
+      <c r="E509" s="2" t="s">
         <v>1965</v>
       </c>
-      <c r="E509" s="2" t="s">
+      <c r="F509" s="2" t="s">
         <v>1966</v>
-      </c>
-[...1 lines deleted...]
-        <v>1967</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B510" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C510" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D510" t="s">
         <v>1968</v>
       </c>
-      <c r="D510" t="s">
+      <c r="E510" s="2" t="s">
         <v>1969</v>
       </c>
-      <c r="E510" s="2" t="s">
+      <c r="F510" s="2" t="s">
         <v>1970</v>
-      </c>
-[...1 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B511" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C511" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D511" t="s">
         <v>1972</v>
       </c>
-      <c r="D511" t="s">
+      <c r="E511" s="2" t="s">
         <v>1973</v>
       </c>
-      <c r="E511" s="2" t="s">
+      <c r="F511" s="2" t="s">
         <v>1974</v>
-      </c>
-[...1 lines deleted...]
-        <v>1975</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B512" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C512" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D512" t="s">
         <v>1976</v>
       </c>
-      <c r="D512" t="s">
+      <c r="E512" s="2" t="s">
         <v>1977</v>
       </c>
-      <c r="E512" s="2" t="s">
+      <c r="F512" s="2" t="s">
         <v>1978</v>
-      </c>
-[...1 lines deleted...]
-        <v>1979</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B513" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C513" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D513" t="s">
         <v>1980</v>
       </c>
-      <c r="D513" t="s">
+      <c r="E513" s="2" t="s">
         <v>1981</v>
       </c>
-      <c r="E513" s="2" t="s">
+      <c r="F513" s="2" t="s">
         <v>1982</v>
-      </c>
-[...1 lines deleted...]
-        <v>1983</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B514" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C514" t="s">
-        <v>65</v>
+        <v>1983</v>
       </c>
       <c r="D514" t="s">
-        <v>66</v>
+        <v>1984</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B515" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C515" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="D515" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B516" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C516" t="s">
-        <v>359</v>
+        <v>65</v>
       </c>
       <c r="D516" t="s">
-        <v>360</v>
+        <v>66</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B517" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C517" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="D517" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B518" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C518" t="s">
-        <v>1996</v>
+        <v>363</v>
       </c>
       <c r="D518" t="s">
+        <v>364</v>
+      </c>
+      <c r="E518" s="2" t="s">
         <v>1997</v>
       </c>
-      <c r="E518" s="2" t="s">
+      <c r="F518" s="2" t="s">
         <v>1998</v>
-      </c>
-[...1 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B519" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="C519" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D519" t="s">
         <v>2000</v>
       </c>
-      <c r="D519" t="s">
+      <c r="E519" s="2" t="s">
         <v>2001</v>
       </c>
-      <c r="E519" s="2" t="s">
+      <c r="F519" s="2" t="s">
         <v>2002</v>
-      </c>
-[...1 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D520" t="s">
         <v>2004</v>
       </c>
-      <c r="B520" t="s">
+      <c r="E520" s="2" t="s">
         <v>2005</v>
       </c>
-      <c r="C520" t="s">
+      <c r="F520" s="2" t="s">
         <v>2006</v>
-      </c>
-[...7 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>2004</v>
+        <v>1933</v>
       </c>
       <c r="B521" t="s">
-        <v>2005</v>
+        <v>1934</v>
       </c>
       <c r="C521" t="s">
-        <v>1103</v>
+        <v>2007</v>
       </c>
       <c r="D521" t="s">
-        <v>1104</v>
+        <v>2008</v>
       </c>
       <c r="E521" s="2" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F521" s="2" t="s">
         <v>2010</v>
-      </c>
-[...1 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="B522" t="s">
-        <v>2005</v>
+        <v>2012</v>
       </c>
       <c r="C522" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D522" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="B523" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E523" s="2" t="s">
         <v>2017</v>
       </c>
-      <c r="C523" t="s">
+      <c r="F523" s="2" t="s">
         <v>2018</v>
-      </c>
-[...7 lines deleted...]
-        <v>2021</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="B524" t="s">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="C524" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D524" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E524" s="2" t="s">
+        <v>2021</v>
+      </c>
+      <c r="F524" s="2" t="s">
         <v>2022</v>
-      </c>
-[...7 lines deleted...]
-        <v>2025</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B525" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C525" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D525" t="s">
         <v>2026</v>
       </c>
-      <c r="D525" t="s">
+      <c r="E525" s="2" t="s">
         <v>2027</v>
       </c>
-      <c r="E525" s="2" t="s">
+      <c r="F525" s="2" t="s">
         <v>2028</v>
-      </c>
-[...1 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B526" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C526" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D526" t="s">
         <v>2030</v>
       </c>
-      <c r="D526" t="s">
+      <c r="E526" s="2" t="s">
         <v>2031</v>
       </c>
-      <c r="E526" s="2" t="s">
+      <c r="F526" s="2" t="s">
         <v>2032</v>
-      </c>
-[...1 lines deleted...]
-        <v>2033</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B527" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C527" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D527" t="s">
         <v>2034</v>
       </c>
-      <c r="D527" t="s">
+      <c r="E527" s="2" t="s">
         <v>2035</v>
       </c>
-      <c r="E527" s="2" t="s">
+      <c r="F527" s="2" t="s">
         <v>2036</v>
-      </c>
-[...1 lines deleted...]
-        <v>2037</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B528" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C528" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D528" t="s">
         <v>2038</v>
       </c>
-      <c r="D528" t="s">
+      <c r="E528" s="2" t="s">
         <v>2039</v>
       </c>
-      <c r="E528" s="2" t="s">
+      <c r="F528" s="2" t="s">
         <v>2040</v>
-      </c>
-[...1 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B529" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C529" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D529" t="s">
         <v>2042</v>
       </c>
-      <c r="D529" t="s">
+      <c r="E529" s="2" t="s">
         <v>2043</v>
       </c>
-      <c r="E529" s="2" t="s">
+      <c r="F529" s="2" t="s">
         <v>2044</v>
-      </c>
-[...1 lines deleted...]
-        <v>2045</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B530" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C530" t="s">
-        <v>339</v>
+        <v>2045</v>
       </c>
       <c r="D530" t="s">
-        <v>340</v>
+        <v>2046</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B531" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C531" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="D531" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B532" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C532" t="s">
-        <v>2052</v>
+        <v>343</v>
       </c>
       <c r="D532" t="s">
+        <v>344</v>
+      </c>
+      <c r="E532" s="2" t="s">
         <v>2053</v>
       </c>
-      <c r="E532" s="2" t="s">
+      <c r="F532" s="2" t="s">
         <v>2054</v>
-      </c>
-[...1 lines deleted...]
-        <v>2055</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B533" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C533" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D533" t="s">
         <v>2056</v>
       </c>
-      <c r="D533" t="s">
+      <c r="E533" s="2" t="s">
         <v>2057</v>
       </c>
-      <c r="E533" s="2" t="s">
+      <c r="F533" s="2" t="s">
         <v>2058</v>
-      </c>
-[...1 lines deleted...]
-        <v>2059</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B534" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C534" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D534" t="s">
         <v>2060</v>
       </c>
-      <c r="D534" t="s">
+      <c r="E534" s="2" t="s">
         <v>2061</v>
       </c>
-      <c r="E534" s="2" t="s">
+      <c r="F534" s="2" t="s">
         <v>2062</v>
-      </c>
-[...1 lines deleted...]
-        <v>2063</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B535" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C535" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D535" t="s">
         <v>2064</v>
       </c>
-      <c r="D535" t="s">
+      <c r="E535" s="2" t="s">
         <v>2065</v>
       </c>
-      <c r="E535" s="2" t="s">
+      <c r="F535" s="2" t="s">
         <v>2066</v>
-      </c>
-[...1 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B536" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C536" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D536" t="s">
         <v>2068</v>
       </c>
-      <c r="D536" t="s">
+      <c r="E536" s="2" t="s">
         <v>2069</v>
       </c>
-      <c r="E536" s="2" t="s">
+      <c r="F536" s="2" t="s">
         <v>2070</v>
-      </c>
-[...1 lines deleted...]
-        <v>2071</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B537" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C537" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D537" t="s">
         <v>2072</v>
       </c>
-      <c r="D537" t="s">
+      <c r="E537" s="2" t="s">
         <v>2073</v>
       </c>
-      <c r="E537" s="2" t="s">
+      <c r="F537" s="2" t="s">
         <v>2074</v>
-      </c>
-[...1 lines deleted...]
-        <v>2075</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B538" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C538" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D538" t="s">
         <v>2076</v>
       </c>
-      <c r="D538" t="s">
+      <c r="E538" s="2" t="s">
         <v>2077</v>
       </c>
-      <c r="E538" s="2" t="s">
+      <c r="F538" s="2" t="s">
         <v>2078</v>
-      </c>
-[...1 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B539" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C539" t="s">
-        <v>2080</v>
+        <v>2079</v>
       </c>
       <c r="D539" t="s">
         <v>2080</v>
       </c>
       <c r="E539" s="2" t="s">
         <v>2081</v>
       </c>
       <c r="F539" s="2" t="s">
         <v>2082</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B540" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C540" t="s">
-        <v>491</v>
+        <v>2083</v>
       </c>
       <c r="D540" t="s">
-        <v>492</v>
+        <v>2084</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B541" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C541" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="D541" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B542" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C542" t="s">
-        <v>2088</v>
+        <v>495</v>
       </c>
       <c r="D542" t="s">
-        <v>2089</v>
+        <v>496</v>
       </c>
       <c r="E542" s="2" t="s">
         <v>2090</v>
       </c>
       <c r="F542" s="2" t="s">
         <v>2091</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B543" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C543" t="s">
         <v>2092</v>
       </c>
       <c r="D543" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E543" s="2" t="s">
         <v>2093</v>
       </c>
-      <c r="E543" s="2" t="s">
+      <c r="F543" s="2" t="s">
         <v>2094</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B544" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C544" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D544" t="s">
         <v>2096</v>
       </c>
-      <c r="D544" t="s">
+      <c r="E544" s="2" t="s">
         <v>2097</v>
       </c>
-      <c r="E544" s="2" t="s">
+      <c r="F544" s="2" t="s">
         <v>2098</v>
-      </c>
-[...1 lines deleted...]
-        <v>2099</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B545" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C545" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D545" t="s">
         <v>2100</v>
       </c>
-      <c r="D545" t="s">
+      <c r="E545" s="2" t="s">
         <v>2101</v>
       </c>
-      <c r="E545" s="2" t="s">
+      <c r="F545" s="2" t="s">
         <v>2102</v>
-      </c>
-[...1 lines deleted...]
-        <v>2103</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B546" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="C546" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D546" t="s">
         <v>2104</v>
       </c>
-      <c r="D546" t="s">
+      <c r="E546" s="2" t="s">
         <v>2105</v>
       </c>
-      <c r="E546" s="2" t="s">
+      <c r="F546" s="2" t="s">
         <v>2106</v>
-      </c>
-[...1 lines deleted...]
-        <v>2107</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B547" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D547" t="s">
         <v>2108</v>
       </c>
-      <c r="B547" t="s">
+      <c r="E547" s="2" t="s">
         <v>2109</v>
       </c>
-      <c r="C547" t="s">
+      <c r="F547" s="2" t="s">
         <v>2110</v>
-      </c>
-[...7 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2108</v>
+        <v>2023</v>
       </c>
       <c r="B548" t="s">
-        <v>2109</v>
+        <v>2024</v>
       </c>
       <c r="C548" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E548" s="2" t="s">
+        <v>2113</v>
+      </c>
+      <c r="F548" s="2" t="s">
         <v>2114</v>
-      </c>
-[...7 lines deleted...]
-        <v>2117</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="B549" t="s">
-        <v>2109</v>
+        <v>2116</v>
       </c>
       <c r="C549" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D549" t="s">
         <v>2118</v>
       </c>
-      <c r="D549" t="s">
+      <c r="E549" s="2" t="s">
         <v>2119</v>
       </c>
-      <c r="E549" s="2" t="s">
+      <c r="F549" s="2" t="s">
         <v>2120</v>
-      </c>
-[...1 lines deleted...]
-        <v>2121</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="B550" t="s">
-        <v>2109</v>
+        <v>2116</v>
       </c>
       <c r="C550" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D550" t="s">
         <v>2122</v>
       </c>
-      <c r="D550" t="s">
+      <c r="E550" s="2" t="s">
         <v>2123</v>
       </c>
-      <c r="E550" s="2" t="s">
+      <c r="F550" s="2" t="s">
         <v>2124</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="B551" t="s">
-        <v>2109</v>
+        <v>2116</v>
       </c>
       <c r="C551" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D551" t="s">
         <v>2126</v>
       </c>
-      <c r="D551" t="s">
+      <c r="E551" s="2" t="s">
         <v>2127</v>
       </c>
-      <c r="E551" s="2" t="s">
+      <c r="F551" s="2" t="s">
         <v>2128</v>
-      </c>
-[...1 lines deleted...]
-        <v>2129</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="B552" t="s">
-        <v>2109</v>
+        <v>2116</v>
       </c>
       <c r="C552" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D552" t="s">
         <v>2130</v>
       </c>
-      <c r="D552" t="s">
+      <c r="E552" s="2" t="s">
         <v>2131</v>
       </c>
-      <c r="E552" s="2" t="s">
+      <c r="F552" s="2" t="s">
         <v>2132</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="B553" t="s">
-        <v>2109</v>
+        <v>2116</v>
       </c>
       <c r="C553" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D553" t="s">
         <v>2134</v>
       </c>
-      <c r="D553" t="s">
+      <c r="E553" s="2" t="s">
         <v>2135</v>
       </c>
-      <c r="E553" s="2" t="s">
+      <c r="F553" s="2" t="s">
         <v>2136</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B554" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D554" t="s">
         <v>2138</v>
       </c>
-      <c r="B554" t="s">
+      <c r="E554" s="2" t="s">
         <v>2139</v>
       </c>
-      <c r="C554" t="s">
+      <c r="F554" s="2" t="s">
         <v>2140</v>
-      </c>
-[...7 lines deleted...]
-        <v>2143</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2138</v>
+        <v>2115</v>
       </c>
       <c r="B555" t="s">
-        <v>2139</v>
+        <v>2116</v>
       </c>
       <c r="C555" t="s">
-        <v>269</v>
+        <v>2141</v>
       </c>
       <c r="D555" t="s">
-        <v>270</v>
+        <v>2142</v>
       </c>
       <c r="E555" s="2" t="s">
+        <v>2143</v>
+      </c>
+      <c r="F555" s="2" t="s">
         <v>2144</v>
-      </c>
-[...1 lines deleted...]
-        <v>2145</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="B556" t="s">
-        <v>2139</v>
+        <v>2146</v>
       </c>
       <c r="C556" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="D556" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="B557" t="s">
-        <v>2139</v>
+        <v>2146</v>
       </c>
       <c r="C557" t="s">
-        <v>2150</v>
+        <v>273</v>
       </c>
       <c r="D557" t="s">
+        <v>274</v>
+      </c>
+      <c r="E557" s="2" t="s">
         <v>2151</v>
       </c>
-      <c r="E557" s="2" t="s">
+      <c r="F557" s="2" t="s">
         <v>2152</v>
-      </c>
-[...1 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="B558" t="s">
-        <v>2139</v>
+        <v>2146</v>
       </c>
       <c r="C558" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D558" t="s">
         <v>2154</v>
       </c>
-      <c r="D558" t="s">
+      <c r="E558" s="2" t="s">
         <v>2155</v>
       </c>
-      <c r="E558" s="2" t="s">
+      <c r="F558" s="2" t="s">
         <v>2156</v>
-      </c>
-[...1 lines deleted...]
-        <v>2157</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="B559" t="s">
-        <v>2139</v>
+        <v>2146</v>
       </c>
       <c r="C559" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D559" t="s">
         <v>2158</v>
       </c>
-      <c r="D559" t="s">
+      <c r="E559" s="2" t="s">
         <v>2159</v>
       </c>
-      <c r="E559" s="2" t="s">
+      <c r="F559" s="2" t="s">
         <v>2160</v>
-      </c>
-[...1 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="B560" t="s">
-        <v>2139</v>
+        <v>2146</v>
       </c>
       <c r="C560" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D560" t="s">
         <v>2162</v>
       </c>
-      <c r="D560" t="s">
+      <c r="E560" s="2" t="s">
         <v>2163</v>
       </c>
-      <c r="E560" s="2" t="s">
+      <c r="F560" s="2" t="s">
         <v>2164</v>
       </c>
-      <c r="F560" s="2" t="s">
+    </row>
+    <row r="561" spans="1:6">
+      <c r="A561" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B561" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C561" t="s">
         <v>2165</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E561" s="2" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F561" s="2" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6">
+      <c r="A562" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B562" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E562" s="2" t="s">
+        <v>2171</v>
+      </c>
+      <c r="F562" s="2" t="s">
+        <v>2172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>