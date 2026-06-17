--- v7 (2026-05-02)
+++ v8 (2026-06-17)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2173">
   <si>
     <t>www.infoplate.rs</t>
   </si>
   <si>
-    <t>05/2026</t>
+    <t>06/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sb</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sb</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sb</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administracija</t>
   </si>