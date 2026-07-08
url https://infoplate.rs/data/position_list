--- v8 (2026-06-17)
+++ v9 (2026-07-08)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2212">
   <si>
     <t>www.infoplate.rs</t>
   </si>
   <si>
-    <t>06/2026</t>
+    <t>07/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sb</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sb</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sb</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administracija</t>
   </si>
@@ -1061,50 +1061,80 @@
   <si>
     <t>Museum Specialist</t>
   </si>
   <si>
     <t>Stručni radnik u muzeju</t>
   </si>
   <si>
     <t>Management, registration, and protection of collection items.
 Professional processing and cataloguing of artefacts.
 Creation and implementation of exhibition projects.
 Scientific research activities in the relevant field.
 Preparation of educational and outreach materials and lectures.
 Methodological guidance in acquiring new collections.
 Collaboration with professional institutions.
 Supervision of storage conditions and conservation processes.</t>
   </si>
   <si>
     <t>Upravljanje, evidentiranje i zaštita muzejskih predmeta.
 Stručna obrada i katalogizacija predmeta.
 Kreiranje i realizacija izložbenih projekata.
 Naučno‑istraživački rad u odgovarajućoj oblasti.
 Priprema edukativnih i popularizacionih materijala i predavanja.
 Metodološko usmeravanje pri pribavljanju novih zbirki.
 Saradnja sa stručnim institucijama.
 Nadzor nad uslovima skladištenja i konzervacije.</t>
+  </si>
+  <si>
+    <t>Orchestra Musician</t>
+  </si>
+  <si>
+    <t>Orkestarski muzičar</t>
+  </si>
+  <si>
+    <t>· Interpretation of musical works as a member of an orchestra in line with the artistic vision of the conductor and the program’s dramaturgy.
+· Preparation and study of musical scores required for concerts, performances, recordings, or broadcasting.
+· Participation in rehearsals, concerts, performances, recordings, and other artistic activities of the orchestra.
+· Adherence to interpretative, technical, and artistic instructions from the conductor or the artistic director.
+· Collaboration with other orchestra members to ensure a unified and high-quality musical performance.
+· Maintaining and developing professional and artistic standards through individual practice and further education.
+· Ensuring readiness and proper use of the assigned musical instrument and accessories.
+· Compliance with organizational and operational rules of the artistic ensemble.
+· Participation in artistic projects, concert tours, festivals, and other cultural events.
+· Cooperation in recording musical works for radio, television, film, or multimedia purposes.</t>
+  </si>
+  <si>
+    <t>· Interpretacija muzičkih dela kao član orkestra u skladu sa umetničkom vizijom dirigenta i dramaturgijom programa.
+· Priprema i uvežbavanje muzičkih deonica potrebnih za koncerte, predstave, snimanja ili emitovanje.
+· Učešće na probama, koncertima, predstavama, snimanjima i drugim umetničkim aktivnostima orkestra.
+· Poštovanje interpretativnih, tehničkih i umetničkih uputstava dirigenta ili umetničkog rukovodioca.
+· Saradnja sa ostalim članovima orkestra radi obezbeđivanja ujednačene i kvalitetne interpretacije.
+· Održavanje i razvoj stručnog i umetničkog nivoa kroz individualni rad i stručno usavršavanje.
+· Obezbeđivanje spremnosti i pravilne upotrebe dodeljenog muzičkog instrumenta i opreme.
+· Poštovanje organizacionih i operativnih pravila umetničkog ansambla.
+· Učešće u umetničkim projektima, turnejama, festivalima i drugim kulturnim događajima.
+· Saradnja pri snimanju muzičkih dela za radio, televiziju, film ili multimediju.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fotograf</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t xml:space="preserve">* Fotografisanje ljudi, životinja, predmeta, pejzaža i slično.
 * Rukovanje analognim i digitalnim aparatima, objektivima, reflektorima, filterima.
 * Davanje instrukcija ljudima tokom fotografisanja.
 * Uređivanje fotografija na računaru.
 * Razvijanje negativa i fotografija, štampanje fotografija. </t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -6481,70 +6511,243 @@
 * Izvođenje redovnog održavanja i popravki opreme za 3D štampu.
 * Vođenje preciznih zapisa o proizvodnim serijama, upotrebljenim materijalima i nivou zaliha.
 * Praćenje napredova u tehnologiji i materijalima za 3D štampu.
 * Pomoć u obuci novih zaposlenih o radu sa 3D štampačima i protokolima bezbednosti.
 * Dopriniranje planiranju projekata i rasporedima radi obezbeđivanja blagovremenog dostavljanja štampanih materijala.</t>
   </si>
   <si>
     <t>Advertising Manager</t>
   </si>
   <si>
     <t>Advertajzing menadžer</t>
   </si>
   <si>
     <t>* Responsibility for the sale of advertising space within the company.
 * Taking care of existing clients and maintaining good relations with them.
 * Searching for new business opportunities.
 * Providing quotations and discounts in substantiated cases.</t>
   </si>
   <si>
     <t>* Odgovornost za prodaju oglasnog prostora u okviru kompanije.
 * Briga o postojećim klijentima i održavanje dobrih odnosa sa njima.
 * Potraga za novim poslovnim mogućnostima.
 * Izmena cena u ponudi i davanje popusta u odgovarajućim slučajevima.</t>
   </si>
   <si>
+    <t>Assistant Director</t>
+  </si>
+  <si>
+    <t>Pomoćnik režisera</t>
+  </si>
+  <si>
+    <t>· Providing organizational and administrative support to the director during the preparation, execution, and completion of production projects.
+· Coordinating communication between the director, production, technical teams, and performers.
+· Preparing, distributing, and updating production and execution materials.
+· Maintaining records of scripts, directorial notes, schedules, and other documentation related to program production.
+· Checking the readiness of performers, equipment, locations, and other elements before production or broadcasting begins.
+· Organizing and coordinating rehearsals, meetings, and production briefings.
+· Monitoring production schedules and identifying potential deviations or risks.
+· Ensuring оперативná communication during production, filming, or broadcasting.
+· Processing and maintaining production records and other operational documentation.
+· Supporting the preparation of shooting plans and production schedules.
+· Monitoring compliance with the director’s instructions and ensuring their communication to individual production units.
+· Collaborating with production, editorial, and technical teams to ensure smooth production flow.</t>
+  </si>
+  <si>
+    <t>· Pružanje organizacione i administrativne podrške reditelju pri pripremi, realizaciji i završetku projekata.
+· Koordinacija komunikacije između reditelja i timova.
+· Priprema i ažuriranje materijala.
+· Evidencija dokumentacije.
+· Kontrola spremnosti resursa.
+· Organizacija sastanaka i proba.
+· Praćenje dinamike proizvodnje.
+· Operativna komunikacija tokom realizacije.
+· Vođenje evidencije.
+· Saradnja na planovima snimanja.
+· Kontrola sprovođenja uputstava.
+· Saradnja sa timovima.</t>
+  </si>
+  <si>
     <t>Bookbinder</t>
   </si>
   <si>
     <t>Knjigovezac</t>
   </si>
   <si>
     <t>* Preparing material required for the production of books, magazines, brochures, catalogues, directories, albums, etc.
 * Cutting paper into smaller sheets using a cutting machine.
 * Coating books with paper, leather, imitation leather or other materials.
 * Stitching and gluing individual sheets into blocks manually or using a stitching or binding machine.
 * Joining book blocks with the spine dispersive, hot melt, reactive and polyurethane adhesives.
 * Repairing damaged bindings, backs of books, etc.</t>
   </si>
   <si>
     <t xml:space="preserve">* Priprema materijala za knjige, časopise, brošure, kataloge, albume i slično.
 * Sečenje papira na željenu veličinu.
 * Uvezivanje knjiga u papir, kožu, veštačku kožu i druge materijale.
 * Šivenje i lepljenje listova u blokove.
 * Spajanje blokova.
 * Popravljanje oštećenih rubova. </t>
+  </si>
+  <si>
+    <t>Broadcast Director</t>
+  </si>
+  <si>
+    <t>Režiser</t>
+  </si>
+  <si>
+    <t>· Creating and implementing the artistic, content, and production concept for programs, shows, audiovisual works, or broadcasts.
+· Managing the creative and technical production process from preparation through to final output.
+· Interpreting scripts, concepts, or editorial intent and transforming them into the final form of the work.
+· Collaborating with editors, scriptwriters, producers, and other creative professionals during project preparation.
+· Leading and coordinating performers, hosts, actors, and other collaborators during rehearsals, filming, or broadcasting.
+· Managing the work of production and technical teams to ensure program delivery.
+· Preparing directing scripts, instructions, and materials for individual production phases.
+· Approving and coordinating the visual, audio, and content aspects of the program.
+· Ensuring quality and alignment of the final output with the editorial and production intent.
+· Making creative and production decisions throughout the production process.
+· Being responsible for adherence to schedules and efficient production flow.
+· Collaborating on the selection of performers, locations, scenography, costumes, and other production elements.
+· Evaluating the process and outcomes of completed projects and proposing improvements.</t>
+  </si>
+  <si>
+    <t>· Kreiranje i realizacija umetničke, sadržajne i produkcione koncepcije programa, emisija i audiovizuelnih dela.
+· Upravljanje kreativnim i tehničkim procesom proizvodnje od pripreme do finalne realizacije.
+· Tumačenje scenarija i ideja i njihova transformacija u konačno delo.
+· Saradnja sa scenaristima i producentima.
+· Koordinacija učesnika.
+· Upravljanje timovima.
+· Priprema dokumentacije.
+· Kontrola kvaliteta.
+· Donošenje odluka.
+· Praćenje rokova.
+· Saradnja pri izboru resursa.
+· Evaluacija projekata.</t>
+  </si>
+  <si>
+    <t>Broadcast Distribution Specialist</t>
+  </si>
+  <si>
+    <t>Specijalista za distribuciju emitovanja</t>
+  </si>
+  <si>
+    <t>· Ensuring the distribution of television, radio, and multimedia content via various distribution platforms.
+· Coordinating the transmission of broadcast signals to distribution partners and end users.
+· Monitoring the availability, quality, and continuity of broadcast distribution.
+· Managing and updating data on distribution platforms, channels, and technical broadcasting parameters.
+· Verifying the correct distribution of program content in line with broadcast schedules and contractual conditions.
+· Recording and resolving incidents related to broadcast distribution.
+· Communicating with network operators, technical partners, and service providers.
+· Collaborating on the implementation of new distribution technologies and services.
+· Preparing technical and operational documentation for distribution partners.
+· Evaluating operational indicators and preparing reports on broadcast distribution.
+· Ensuring compliance with technical standards, licensing conditions, and contractual obligations.
+· Collaborating with technical, programming, broadcasting, and IT departments to ensure content distribution.</t>
+  </si>
+  <si>
+    <t>· Obezbeđivanje distribucije televizijskog, radijskog i multimedijalnog sadržaja putem različitih platformi.
+· Koordinacija prenosa signala ka partnerima i korisnicima.
+· Praćenje dostupnosti i kvaliteta emitovanja.
+· Upravljanje podacima o platformama.
+· Kontrola distribucije sadržaja.
+· Evidencija incidenata.
+· Komunikacija sa partnerima.
+· Uvođenje novih tehnologija.
+· Priprema dokumentacije.
+· Izrada izveštaja.
+· Kontrola standarda.
+· Saradnja.</t>
+  </si>
+  <si>
+    <t>Broadcast Production Manager</t>
+  </si>
+  <si>
+    <t>Menadžer produkcije emitovanja</t>
+  </si>
+  <si>
+    <t>· Managing, coordinating, and controlling television production processes in line with the organization’s programming, production, and financial objectives.
+· Planning production capacities, resources, and schedules for television production.
+· Ensuring efficient use of technical, human, and financial resources allocated to program production.
+· Coordinating collaboration between programming, production, technical, and administrative departments.
+· Organizing and managing the preparation, execution, and completion of production projects.
+· Overseeing adherence to production schedules, budgets, and quality standards.
+· Evaluating the efficiency of production processes and proposing optimization measures.
+· Managing and coordinating internal and external production teams.
+· Ensuring compliance with internal regulations, legal requirements, and safety standards during production.
+· Securing procurement and use of technical and production services required for project execution.
+· Collaborating in the preparation of budgets, investment plans, and strategic documents in the field of television production.
+· Preparing management reports, analyses, and supporting materials for organizational decision-making.
+· Managing changes and resolving operational, organizational, and technical issues arising during production.</t>
+  </si>
+  <si>
+    <t>· Upravljanje, koordinacija i kontrola procesa televizijske produkcije u skladu sa programskim, produkcionim i ekonomskim ciljevima organizacije.
+· Planiranje proizvodnih kapaciteta, resursa i rasporeda televizijske produkcije.
+· Obezbeđivanje efikasnog korišćenja tehničkih, kadrovskih i finansijskih resursa namenjenih proizvodnji programa.
+· Koordinacija saradnje između programskih, produkcionih, tehničkih i administrativnih jedinica.
+· Organizovanje i upravljanje pripremom, realizacijom i završetkom produkcionih projekata.
+· Nadzor nad poštovanjem rasporeda, budžeta i standarda kvaliteta.
+· Procena efikasnosti proizvodnih procesa i predlaganje mera za optimizaciju.
+· Upravljanje i koordinacija internih i eksternih produkcionih timova.
+· Kontrola poštovanja internih pravila, zakonskih zahteva i bezbednosnih propisa tokom proizvodnje.
+· Obezbeđivanje nabavke i korišćenja tehničkih i produkcionih usluga potrebnih za realizaciju projekata.
+· Saradnja u izradi budžeta, investicionih planova i strateških dokumenata.
+· Izrada menadžerskih izveštaja, analiza i materijala za donošenje odluka.
+· Upravljanje promenama i rešavanje operativnih, organizacionih i tehničkih problema tokom proizvodnje.</t>
+  </si>
+  <si>
+    <t>Broadcast Technician</t>
+  </si>
+  <si>
+    <t>Tehničar emitovanja</t>
+  </si>
+  <si>
+    <t>· Operation, monitoring, and maintenance of broadcasting technologies and equipment.
+· Ensuring the technical delivery of television, radio, or multimedia broadcasting.
+· Monitoring the technical quality of video, audio, and data signals before, during, and after broadcasting.
+· Preparing and scheduling broadcast content according to the approved broadcast plan.
+· Operating broadcast, recording, and transmission systems.
+· Monitoring the technical condition of equipment and identifying operational faults.
+· Resolving technical incidents оперативne and ensuring continuity of broadcasting.
+· Performing basic diagnostics, maintenance, and configuration of broadcasting equipment.
+· Recording operational events, technical incidents, and interventions performed.
+· Collaborating with control room staff, production teams, technical departments, and IT support.
+· Ensuring compliance with technical standards and internal operational procedures.
+· Supporting the implementation of new technologies and modernization of broadcasting infrastructure.</t>
+  </si>
+  <si>
+    <t>· Upravljanje, praćenje i obezbeđivanje rada opreme i tehnologija za emitovanje.
+· Obezbeđivanje tehničke realizacije televizijskog, radijskog ili multimedijalnog emitovanja.
+· Kontrola tehničkog kvaliteta slike, zvuka i podataka pre, tokom i nakon emitovanja.
+· Priprema i raspoređivanje sadržaja prema odobrenom planu.
+· Upravljanje sistemima za emitovanje, snimanje i prenos.
+· Praćenje stanja opreme i identifikacija kvarova.
+· Operativno rešavanje tehničkih incidenata i obezbeđivanje kontinuiteta emitovanja.
+· Osnovna dijagnostika, održavanje i konfiguracija opreme.
+· Evidentiranje događaja i incidenata.
+· Saradnja sa timovima.
+· Kontrola standarda.
+· Implementacija novih tehnologija.</t>
   </si>
   <si>
     <t>Content provider</t>
   </si>
   <si>
     <t>* Researching and creating engaging content across various media platforms.
 * Collaborating with editors, designers, and other team members to develop story ideas and multimedia projects.
 * Producing articles, blog posts, and social media content that resonate with target audiences.
 * Ensuring accuracy and adherence to journalistic standards and ethics in all published materials.
 * Conducting interviews and gathering information from credible sources to support content creation.
 * Staying updated on industry trends, news, and emerging technologies to enhance content relevance.
 * Utilizing analytics tools to measure content performance and optimize future content strategies.
 * Managing multiple projects simultaneously while meeting deadlines and maintaining high quality.
 * Editing and proofreading content to ensure clarity, coherence, and grammatical correctness.
 * Engaging with audience feedback and comments to foster community and improve content offerings.</t>
   </si>
   <si>
     <t>* Istraživanje i kreiranje zanimljivog sadržaja preko različitih medijskih platformi.
 * Saradnja sa urednicima, dizajnerima i drugim članovima tima u cilju razvoja ideja za priče i multimedijalnih projekata.
 * Kreiranje članaka, blog postova i sadržaja za društvene mreže koji rezonuju kod ciljnih publika.
 * Osiguravanje tačnosti i poštovanja novinarskih standarda i etike u svim objavljenim materijalima.
 * Vršenje intervjua i sakupljanje informacija iz kredibilnih izvora kao podrška kreiranju sadržaja.
 * Pratnja aktuelnosti u industriji, vesti i nastajućih tehnologija kako bi se poboljšala relevantnost sadržaja.
 * Korišćenje alatki za analitiku kako bi se izmerila efikasnost sadržaja i optimizirale buduće strategije sadržaja.
 * Upravljanje više projekata istovremeno uz poštovanje roka i održavanje visokog kvaliteta.
@@ -6755,50 +6958,189 @@
 * Asistiranje u obuci novog osoblja o prepress procedurama i upotrebi opreme.</t>
   </si>
   <si>
     <t>Printer</t>
   </si>
   <si>
     <t>Radnik u štampariji</t>
   </si>
   <si>
     <t>* Producing printed material with the help of printing presses.
 * Preparing and controlling the printing forms.
 * Securing production of a new printing form in case of its bad quality.
 * Adjusting printing presses.
 * Being responsible for keeping the correct technological procedure.
 * Controlling the quality of the press.
 * Keeping the printing presses in operation mode.</t>
   </si>
   <si>
     <t>* Izrada štampanog materijala;
 * Priprema i kontrola štampe.
 * Praćenje i obezbeđivanje izrade novog obrasca u slučaju lošeg kvaliteta štampe.
 * Prilagođavanje prese za štampu.
 * Odgovornost za tehnološko poštovanje štamparske procedure.
 * Kontrola kvaliteta štampe.
 * Održavaje prese za štampu.</t>
+  </si>
+  <si>
+    <t>Producer</t>
+  </si>
+  <si>
+    <t>* Overseeing the production process of various media projects, including film, television, and digital content.
+* Hiring directors, lead actors, and key technical staff to ensure high-quality production.
+* Facilitating communication between artistic personnel, focusing on working conditions and compensation negotiations.
+* Coordinating the collaborative efforts of writers, directors, managers, and other team members to maintain project timelines and objectives.
+* Managing budgets and ensuring that productions are completed within financial constraints.
+* Developing production schedules and ensuring adherence to deadlines.
+* Conducting auditions and casting sessions to select appropriate talent for projects.
+* Ensuring compliance with industry regulations and standards throughout the production process.
+* Collaborating with marketing and distribution teams to promote finished projects effectively.
+* Problem-solving and addressing any issues that arise during production to keep projects on track.</t>
+  </si>
+  <si>
+    <t>* Nadgledanje procesa proizvodnje različitih medijskih projekata, uključujući film, televiziju i digitalni sadržaj.
+* Angažovanje režisera, glavnih glumaca i ključnog tehničkog osoblja kako bi se obezbedio visok kvalitet proizvodnje.
+* Olakšavanje komunikacije između umetničkog osoblja, sa fokusom na uslove rada i pregovore o naknadama.
+* Koordinacija zajedničkih napora pisaca, režisera, menadžera i drugih članova tima kako bi se održali vremenski rokovi i ciljevi projekta.
+* Upravljanje budžetima i obezbeđivanje da se proizvodnje završe u okviru finansijskih ograničenja.
+* Razvijanje proizvodnih rasporeda i obezbeđivanje poštovanja rokova.
+* Sprovođenje audicija i kasting sesija kako bi se izabrali odgovarajući talenti za projekte.
+* Obezbeđivanje usaglašenosti sa industrijskim propisima i standardima tokom celog procesa proizvodnje.
+* Saradnja sa timovima za marketing i distribuciju kako bi se efektivno promovisali završeni projekti.
+* Rešavanje problema i rešavanje bilo kakvih pitanja koja nastanu tokom proizvodnje kako bi se projekti držali na pravom putu.</t>
+  </si>
+  <si>
+    <t>Programme Editor</t>
+  </si>
+  <si>
+    <t>Urednik programa</t>
+  </si>
+  <si>
+    <t>· Development and advancement of editorial concepts for shows, programs, projects, or broadcast formats.
+· Identification, evaluation, and proposal of topics, ideas, and content concepts.
+· Preparation of editorial materials for television, radio, online, or multimedia production.
+· Assessment of the content, artistic, professional, and social value of planned projects.
+· Collaboration with authors, scriptwriters, directors, hosts, and production teams in content creation.
+· Review and approval of scripts, texts, concepts, and other creative outputs.
+· Oversight of adherence to the editorial concept during project preparation and execution.
+· Proposing content adjustments to enhance quality, attractiveness, and comprehensibility for the target audience.
+· Monitoring trends in media, culture, and society and applying them in content creation.
+· Analysis of the needs and preferences of target audiences (viewers, listeners, or users).
+· Coordination of content aspects of projects with other organizational units.
+· Ensuring compliance of content with legislative, ethical, and internal organizational rules.
+· Evaluation of the performance of programs and content projects and proposing improvement measures.
+· Participation in the preparation of programming plans and broadcast schedules.
+· Preparation of expert opinions, analyses, and recommendations related to content creation.</t>
+  </si>
+  <si>
+    <t>· Kreiranje i razvoj dramaturškog koncepta emisija, programa, projekata ili formata emitovanja.
+· Pronalaženje, procena i predlaganje tema i sadržajnih koncepata.
+· Priprema dramaturških materijala za TV, radio, online ili multimedijalnu produkciju.
+· Procena vrednosti projekata.
+· Saradnja sa timovima.
+· Ocenjivanje i odobravanje materijala.
+· Praćenje realizacije projekta.
+· Predlaganje poboljšanja sadržaja.
+· Praćenje trendova.
+· Analiza ciljnih grupa.
+· Koordinacija projekata.
+· Kontrola usklađenosti.
+· Evaluacija uspešnosti.
+· Učešće u planiranju programa.
+· Izrada analiza i preporuka.</t>
+  </si>
+  <si>
+    <t>Programming Research Analyst</t>
+  </si>
+  <si>
+    <t>Analitičar istraživanja programa</t>
+  </si>
+  <si>
+    <t>· Ensuring the collection, processing, and analysis of data on viewership, listenership, traffic, and media content usage.
+· Evaluating the performance of programs, shows, broadcast formats, and content projects.
+· Preparing statistical analyses, reports, and summaries for management and programming departments.
+· Monitoring the preferences, behavior, and needs of target audience groups.
+· Analyzing trends in the media market and tracking developments in consumer behavior.
+· Conducting quantitative and qualitative research focused on evaluating the programming offer.
+· Interpreting research results and formulating recommendations for programming and content decisions.
+· Evaluating competitors and comparing programming results with competing media outlets.
+· Preparing materials for the development of programming strategy and broadcast planning.
+· Processing and presenting analytical outputs to company management and specialist departments.
+· Collaborating with internal and external research agencies in the implementation of research projects.
+· Developing methodologies, indicators, and tools for measuring the performance of programming content.
+· Checking the quality, accuracy, and consistency of analyzed data.
+· Managing databases, analytical tools, and information sources used in research.</t>
+  </si>
+  <si>
+    <t>· Obezbeđivanje prikupljanja, obrade i analize podataka o gledanosti, slušanosti, posećenosti i korišćenju medijskog sadržaja.
+· Vrednovanje uspešnosti programa, emisija, formata emitovanja i sadržajnih projekata.
+· Izrada statističkih analiza, izveštaja i pregleda za potrebe menadžmenta i programskih timova.
+· Praćenje preferencija, ponašanja i potreba ciljnih grupa publike.
+· Analiza trendova na medijskom tržištu i praćenje razvoja potrošačkog ponašanja.
+· Sprovođenje kvantitativnih i kvalitativnih istraživanja usmerenih na ocenu programske ponude.
+· Tumačenje rezultata istraživanja i formulisanje preporuka za programske i sadržajne odluke.
+· Analiza konkurencije i poređenje programskih rezultata sa konkurentskim medijima.
+· Priprema podloga za izradu programske strategije i planiranje emitovanja.
+· Obrada i prezentacija analitičkih rezultata rukovodstvu kompanije i stručnim timovima.
+· Saradnja sa internim i eksternim istraživačkim agencijama u realizaciji istraživačkih projekata.
+· Izrada metodologija, pokazatelja i alata za merenje uspešnosti programskog sadržaja.
+· Kontrola kvaliteta, tačnosti i konzistentnosti analiziranih podataka.
+· Upravljanje bazama podataka, analitičkim alatima i izvorima informacija koji se koriste u istraživanju.</t>
+  </si>
+  <si>
+    <t>Programming Scheduler</t>
+  </si>
+  <si>
+    <t>Specijalista za planiranje programa</t>
+  </si>
+  <si>
+    <t>· Creation, planning, and updating of broadcast program schedules in line with the organization’s programming strategy.
+· Preparation of broadcast plans, program schedules, and timing of program elements.
+· Coordination of program schedules with editorial, production, commercial, and technical departments.
+· Ensuring proper scheduling of programs, reruns, trailers, advertising blocks, and other broadcast elements.
+· Checking compliance of program schedules with legislative, licensing, and internal requirements.
+· Evaluating the effectiveness of the program structure based on viewership, listenership, and other performance indicators.
+· Preparing analyses and recommendations to optimize the program offering.
+· Implementing operational changes in the program schedule in response to extraordinary events or program adjustments.
+· Collaborating on the preparation of seasonal, thematic, and special programming projects.
+· Recording and managing data on broadcast content in relevant information systems.
+· Monitoring the fulfillment of program plans and ensuring they remain up to date.
+· Preparing materials for broadcast plans, reports, and management decision-making.</t>
+  </si>
+  <si>
+    <t>· Kreiranje, planiranje i ažuriranje programske šeme emitovanja u skladu sa strategijom programa organizacije.
+· Izrada planova emitovanja, programskih šema i vremenskog rasporeda programskih elemenata.
+· Koordinacija programske šeme sa dramaturškim, produkcijskim, komercijalnim i tehničkim timovima.
+· Obezbeđivanje pravilnog rasporeda programa, repriza, najava, reklamnih blokova i drugih elemenata emitovanja.
+· Kontrola usklađenosti programske šeme sa zakonskim, licencnim i internim zahtevima.
+· Evaluacija efikasnosti programske strukture na osnovu gledanosti, slušanosti i drugih pokazatelja.
+· Izrada analiza i preporuka za optimizaciju programske ponude.
+· Operativne izmene u programskoj šemi u slučaju vanrednih događaja ili promena programa.
+· Saradnja u pripremi sezonskih, tematskih i specijalnih programskih projekata.
+· Evidentiranje i upravljanje podacima o emitovanom sadržaju u informacionim sistemima.
+· Praćenje realizacije planova i obezbeđivanje njihove ažurnosti.
+· Priprema materijala za planove, izveštaje i odlučivanje menadžmenta.</t>
   </si>
   <si>
     <t>Proofreader</t>
   </si>
   <si>
     <t>Korektor/Lektor</t>
   </si>
   <si>
     <t xml:space="preserve">* Reading the hand-writings in the printed or digital form.
 * Searching for errors in the contents, language, grammar and style.
 * Marking errors using proofreading marks.
 * Consulting the found imperfections with the authors of the texts.
 * Repeated reading of the corrected hand writings before sending them into print.
 </t>
   </si>
   <si>
     <t>* Uređivanje teksta po pitanju pravopisa, stila i sadržaja.
 * Obeležavanje grešaka korišćenjem korektorskih znakova.
 * Završna provera lekturisanog teksta čitanjem celokupnog teksta.</t>
   </si>
   <si>
     <t>Publishing House Director</t>
   </si>
   <si>
     <t>Direktor izdavaštva</t>
@@ -13694,82 +14036,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F562"/>
+  <dimension ref="A1:F572"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F562"/>
+      <selection activeCell="E6" sqref="E6:F572"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3"/>
       <c r="B3" s="1">
-        <v>557</v>
+        <v>567</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
@@ -14710,10222 +15052,10419 @@
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" t="s">
         <v>201</v>
       </c>
       <c r="D53" t="s">
         <v>202</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" t="s">
+        <v>136</v>
+      </c>
+      <c r="C54" t="s">
         <v>205</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
         <v>206</v>
       </c>
-      <c r="C54" t="s">
+      <c r="E54" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="D54" t="s">
+      <c r="F54" s="2" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B55" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C55" t="s">
         <v>211</v>
       </c>
       <c r="D55" t="s">
         <v>212</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B56" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C56" t="s">
         <v>215</v>
       </c>
       <c r="D56" t="s">
         <v>216</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B57" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C57" t="s">
         <v>219</v>
       </c>
       <c r="D57" t="s">
         <v>220</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B58" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C58" t="s">
         <v>223</v>
       </c>
       <c r="D58" t="s">
         <v>224</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B59" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C59" t="s">
         <v>227</v>
       </c>
       <c r="D59" t="s">
         <v>228</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B60" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C60" t="s">
         <v>231</v>
       </c>
       <c r="D60" t="s">
         <v>232</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C61" t="s">
         <v>235</v>
       </c>
       <c r="D61" t="s">
         <v>236</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B62" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C62" t="s">
         <v>239</v>
       </c>
       <c r="D62" t="s">
         <v>240</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B63" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C63" t="s">
         <v>243</v>
       </c>
       <c r="D63" t="s">
         <v>244</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C64" t="s">
         <v>247</v>
       </c>
       <c r="D64" t="s">
         <v>248</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B65" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C65" t="s">
         <v>251</v>
       </c>
       <c r="D65" t="s">
         <v>252</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B66" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C66" t="s">
         <v>255</v>
       </c>
       <c r="D66" t="s">
         <v>256</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
+        <v>209</v>
+      </c>
+      <c r="B67" t="s">
+        <v>210</v>
+      </c>
+      <c r="C67" t="s">
         <v>259</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
         <v>260</v>
       </c>
-      <c r="C67" t="s">
+      <c r="E67" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="D67" t="s">
+      <c r="F67" s="2" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B68" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C68" t="s">
         <v>265</v>
       </c>
       <c r="D68" t="s">
         <v>266</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B69" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C69" t="s">
         <v>269</v>
       </c>
       <c r="D69" t="s">
         <v>270</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B70" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C70" t="s">
         <v>273</v>
       </c>
       <c r="D70" t="s">
         <v>274</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B71" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C71" t="s">
         <v>277</v>
       </c>
       <c r="D71" t="s">
         <v>278</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B72" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C72" t="s">
         <v>281</v>
       </c>
       <c r="D72" t="s">
         <v>282</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B73" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C73" t="s">
         <v>285</v>
       </c>
       <c r="D73" t="s">
         <v>286</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B74" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C74" t="s">
         <v>289</v>
       </c>
       <c r="D74" t="s">
         <v>290</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B75" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C75" t="s">
         <v>293</v>
       </c>
       <c r="D75" t="s">
         <v>294</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B76" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C76" t="s">
         <v>297</v>
       </c>
       <c r="D76" t="s">
         <v>298</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B77" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C77" t="s">
         <v>301</v>
       </c>
       <c r="D77" t="s">
         <v>302</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
+        <v>263</v>
+      </c>
+      <c r="B78" t="s">
+        <v>264</v>
+      </c>
+      <c r="C78" t="s">
         <v>305</v>
       </c>
-      <c r="B78" t="s">
+      <c r="D78" t="s">
         <v>306</v>
       </c>
-      <c r="C78" t="s">
+      <c r="E78" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="D78" t="s">
+      <c r="F78" s="2" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B79" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C79" t="s">
         <v>311</v>
       </c>
       <c r="D79" t="s">
         <v>312</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B80" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C80" t="s">
         <v>315</v>
       </c>
       <c r="D80" t="s">
         <v>316</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B81" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C81" t="s">
-        <v>293</v>
+        <v>319</v>
       </c>
       <c r="D81" t="s">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>295</v>
+        <v>321</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>296</v>
+        <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="B82" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="C82" t="s">
-        <v>321</v>
+        <v>297</v>
       </c>
       <c r="D82" t="s">
-        <v>321</v>
+        <v>298</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>322</v>
+        <v>299</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>323</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B83" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C83" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D83" t="s">
         <v>325</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C84" t="s">
         <v>328</v>
       </c>
       <c r="D84" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B85" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C85" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D85" t="s">
         <v>332</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B86" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C86" t="s">
         <v>335</v>
       </c>
       <c r="D86" t="s">
         <v>336</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B87" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C87" t="s">
         <v>339</v>
       </c>
       <c r="D87" t="s">
         <v>340</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>341</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B88" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C88" t="s">
         <v>343</v>
       </c>
       <c r="D88" t="s">
         <v>344</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B89" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C89" t="s">
         <v>347</v>
       </c>
       <c r="D89" t="s">
         <v>348</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B90" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C90" t="s">
         <v>351</v>
       </c>
       <c r="D90" t="s">
         <v>352</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B91" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C91" t="s">
         <v>355</v>
       </c>
       <c r="D91" t="s">
         <v>356</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B92" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C92" t="s">
         <v>359</v>
       </c>
       <c r="D92" t="s">
         <v>360</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B93" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C93" t="s">
         <v>363</v>
       </c>
       <c r="D93" t="s">
         <v>364</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B94" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C94" t="s">
         <v>367</v>
       </c>
       <c r="D94" t="s">
         <v>368</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B95" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C95" t="s">
         <v>371</v>
       </c>
       <c r="D95" t="s">
         <v>372</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B96" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C96" t="s">
         <v>375</v>
       </c>
       <c r="D96" t="s">
         <v>376</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B97" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C97" t="s">
         <v>379</v>
       </c>
       <c r="D97" t="s">
         <v>380</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B98" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C98" t="s">
         <v>383</v>
       </c>
       <c r="D98" t="s">
         <v>384</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B99" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C99" t="s">
         <v>387</v>
       </c>
       <c r="D99" t="s">
         <v>388</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C100" t="s">
         <v>391</v>
       </c>
       <c r="D100" t="s">
         <v>392</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B101" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C101" t="s">
         <v>395</v>
       </c>
       <c r="D101" t="s">
         <v>396</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B102" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C102" t="s">
         <v>399</v>
       </c>
       <c r="D102" t="s">
         <v>400</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B103" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C103" t="s">
         <v>403</v>
       </c>
       <c r="D103" t="s">
         <v>404</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B104" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C104" t="s">
         <v>407</v>
       </c>
       <c r="D104" t="s">
         <v>408</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
+        <v>323</v>
+      </c>
+      <c r="B105" t="s">
+        <v>324</v>
+      </c>
+      <c r="C105" t="s">
         <v>411</v>
       </c>
-      <c r="B105" t="s">
+      <c r="D105" t="s">
         <v>412</v>
       </c>
-      <c r="C105" t="s">
+      <c r="E105" s="2" t="s">
         <v>413</v>
       </c>
-      <c r="D105" t="s">
+      <c r="F105" s="2" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B106" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C106" t="s">
         <v>417</v>
       </c>
       <c r="D106" t="s">
         <v>418</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B107" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C107" t="s">
         <v>421</v>
       </c>
       <c r="D107" t="s">
         <v>422</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B108" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C108" t="s">
         <v>425</v>
       </c>
       <c r="D108" t="s">
         <v>426</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B109" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C109" t="s">
         <v>429</v>
       </c>
       <c r="D109" t="s">
         <v>430</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B110" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C110" t="s">
         <v>433</v>
       </c>
       <c r="D110" t="s">
         <v>434</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B111" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C111" t="s">
         <v>437</v>
       </c>
       <c r="D111" t="s">
         <v>438</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B112" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C112" t="s">
         <v>441</v>
       </c>
       <c r="D112" t="s">
         <v>442</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B113" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C113" t="s">
         <v>445</v>
       </c>
       <c r="D113" t="s">
         <v>446</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B114" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C114" t="s">
         <v>449</v>
       </c>
       <c r="D114" t="s">
         <v>450</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B115" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C115" t="s">
-        <v>273</v>
+        <v>453</v>
       </c>
       <c r="D115" t="s">
-        <v>274</v>
+        <v>454</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B116" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C116" t="s">
-        <v>455</v>
+        <v>277</v>
       </c>
       <c r="D116" t="s">
-        <v>456</v>
+        <v>278</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B117" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C117" t="s">
         <v>459</v>
       </c>
       <c r="D117" t="s">
         <v>460</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B118" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C118" t="s">
         <v>463</v>
       </c>
       <c r="D118" t="s">
         <v>464</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B119" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C119" t="s">
         <v>467</v>
       </c>
       <c r="D119" t="s">
         <v>468</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B120" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C120" t="s">
         <v>471</v>
       </c>
       <c r="D120" t="s">
         <v>472</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B121" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C121" t="s">
         <v>475</v>
       </c>
       <c r="D121" t="s">
         <v>476</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B122" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C122" t="s">
         <v>479</v>
       </c>
       <c r="D122" t="s">
         <v>480</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B123" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C123" t="s">
         <v>483</v>
       </c>
       <c r="D123" t="s">
         <v>484</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B124" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C124" t="s">
         <v>487</v>
       </c>
       <c r="D124" t="s">
         <v>488</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B125" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C125" t="s">
         <v>491</v>
       </c>
       <c r="D125" t="s">
         <v>492</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B126" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C126" t="s">
         <v>495</v>
       </c>
       <c r="D126" t="s">
         <v>496</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B127" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C127" t="s">
         <v>499</v>
       </c>
       <c r="D127" t="s">
         <v>500</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B128" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C128" t="s">
         <v>503</v>
       </c>
       <c r="D128" t="s">
         <v>504</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B129" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C129" t="s">
         <v>507</v>
       </c>
       <c r="D129" t="s">
         <v>508</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B130" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C130" t="s">
         <v>511</v>
       </c>
       <c r="D130" t="s">
         <v>512</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B131" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C131" t="s">
         <v>515</v>
       </c>
       <c r="D131" t="s">
         <v>516</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
+        <v>415</v>
+      </c>
+      <c r="B132" t="s">
+        <v>416</v>
+      </c>
+      <c r="C132" t="s">
         <v>519</v>
       </c>
-      <c r="B132" t="s">
+      <c r="D132" t="s">
         <v>520</v>
       </c>
-      <c r="C132" t="s">
+      <c r="E132" s="2" t="s">
         <v>521</v>
       </c>
-      <c r="D132" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="2" t="s">
+      <c r="F132" s="2" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B133" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="C133" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D133" t="s">
         <v>525</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B134" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="C134" t="s">
         <v>528</v>
       </c>
       <c r="D134" t="s">
         <v>529</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
+        <v>523</v>
+      </c>
+      <c r="B135" t="s">
+        <v>524</v>
+      </c>
+      <c r="C135" t="s">
         <v>532</v>
       </c>
-      <c r="B135" t="s">
+      <c r="D135" t="s">
         <v>533</v>
       </c>
-      <c r="C135" t="s">
+      <c r="E135" s="2" t="s">
         <v>534</v>
       </c>
-      <c r="D135" t="s">
+      <c r="F135" s="2" t="s">
         <v>535</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B136" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C136" t="s">
         <v>538</v>
       </c>
       <c r="D136" t="s">
         <v>539</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B137" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C137" t="s">
         <v>542</v>
       </c>
       <c r="D137" t="s">
         <v>543</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B138" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C138" t="s">
         <v>546</v>
       </c>
       <c r="D138" t="s">
         <v>547</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B139" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C139" t="s">
         <v>550</v>
       </c>
       <c r="D139" t="s">
         <v>551</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B140" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C140" t="s">
         <v>554</v>
       </c>
       <c r="D140" t="s">
         <v>555</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B141" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C141" t="s">
         <v>558</v>
       </c>
       <c r="D141" t="s">
         <v>559</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B142" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C142" t="s">
         <v>562</v>
       </c>
       <c r="D142" t="s">
         <v>563</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B143" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C143" t="s">
         <v>566</v>
       </c>
       <c r="D143" t="s">
         <v>567</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B144" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C144" t="s">
         <v>570</v>
       </c>
       <c r="D144" t="s">
         <v>571</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B145" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C145" t="s">
         <v>574</v>
       </c>
       <c r="D145" t="s">
         <v>575</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B146" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C146" t="s">
         <v>578</v>
       </c>
       <c r="D146" t="s">
         <v>579</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B147" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C147" t="s">
         <v>582</v>
       </c>
       <c r="D147" t="s">
         <v>583</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B148" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C148" t="s">
         <v>586</v>
       </c>
       <c r="D148" t="s">
         <v>587</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B149" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C149" t="s">
         <v>590</v>
       </c>
       <c r="D149" t="s">
         <v>591</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B150" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C150" t="s">
         <v>594</v>
       </c>
       <c r="D150" t="s">
-        <v>256</v>
+        <v>595</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B151" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C151" t="s">
-        <v>227</v>
+        <v>598</v>
       </c>
       <c r="D151" t="s">
-        <v>228</v>
+        <v>260</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B152" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C152" t="s">
-        <v>599</v>
+        <v>231</v>
       </c>
       <c r="D152" t="s">
-        <v>600</v>
+        <v>232</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B153" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C153" t="s">
         <v>603</v>
       </c>
       <c r="D153" t="s">
         <v>604</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B154" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C154" t="s">
         <v>607</v>
       </c>
       <c r="D154" t="s">
         <v>608</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B155" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C155" t="s">
         <v>611</v>
       </c>
       <c r="D155" t="s">
         <v>612</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B156" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C156" t="s">
         <v>615</v>
       </c>
       <c r="D156" t="s">
         <v>616</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B157" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C157" t="s">
         <v>619</v>
       </c>
       <c r="D157" t="s">
-        <v>559</v>
+        <v>620</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B158" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C158" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D158" t="s">
-        <v>623</v>
+        <v>563</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B159" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C159" t="s">
         <v>626</v>
       </c>
       <c r="D159" t="s">
         <v>627</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B160" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C160" t="s">
         <v>630</v>
       </c>
       <c r="D160" t="s">
         <v>631</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>632</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B161" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C161" t="s">
         <v>634</v>
       </c>
       <c r="D161" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B162" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C162" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D162" t="s">
         <v>638</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
+        <v>536</v>
+      </c>
+      <c r="B163" t="s">
+        <v>537</v>
+      </c>
+      <c r="C163" t="s">
         <v>641</v>
       </c>
-      <c r="B163" t="s">
+      <c r="D163" t="s">
         <v>642</v>
       </c>
-      <c r="C163" t="s">
+      <c r="E163" s="2" t="s">
         <v>643</v>
       </c>
-      <c r="D163" t="s">
+      <c r="F163" s="2" t="s">
         <v>644</v>
-      </c>
-[...4 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B164" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C164" t="s">
         <v>647</v>
       </c>
       <c r="D164" t="s">
         <v>648</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>649</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B165" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C165" t="s">
         <v>651</v>
       </c>
       <c r="D165" t="s">
         <v>652</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B166" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C166" t="s">
         <v>655</v>
       </c>
       <c r="D166" t="s">
         <v>656</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B167" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C167" t="s">
         <v>659</v>
       </c>
       <c r="D167" t="s">
         <v>660</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B168" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C168" t="s">
         <v>663</v>
       </c>
       <c r="D168" t="s">
         <v>664</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>665</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B169" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C169" t="s">
         <v>667</v>
       </c>
       <c r="D169" t="s">
         <v>668</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>669</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B170" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C170" t="s">
         <v>671</v>
       </c>
       <c r="D170" t="s">
         <v>672</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B171" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C171" t="s">
         <v>675</v>
       </c>
       <c r="D171" t="s">
         <v>676</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>677</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B172" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C172" t="s">
         <v>679</v>
       </c>
       <c r="D172" t="s">
         <v>680</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>681</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B173" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C173" t="s">
         <v>683</v>
       </c>
       <c r="D173" t="s">
         <v>684</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B174" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C174" t="s">
         <v>687</v>
       </c>
       <c r="D174" t="s">
         <v>688</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>689</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B175" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C175" t="s">
         <v>691</v>
       </c>
       <c r="D175" t="s">
         <v>692</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>693</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B176" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C176" t="s">
         <v>695</v>
       </c>
       <c r="D176" t="s">
         <v>696</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>697</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B177" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C177" t="s">
         <v>699</v>
       </c>
       <c r="D177" t="s">
         <v>700</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>701</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B178" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C178" t="s">
         <v>703</v>
       </c>
       <c r="D178" t="s">
         <v>704</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>705</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B179" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C179" t="s">
         <v>707</v>
       </c>
       <c r="D179" t="s">
         <v>708</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
+        <v>645</v>
+      </c>
+      <c r="B180" t="s">
+        <v>646</v>
+      </c>
+      <c r="C180" t="s">
         <v>711</v>
       </c>
-      <c r="B180" t="s">
+      <c r="D180" t="s">
         <v>712</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>713</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B181" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C181" t="s">
-        <v>455</v>
+        <v>277</v>
       </c>
       <c r="D181" t="s">
-        <v>456</v>
+        <v>278</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B182" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C182" t="s">
-        <v>717</v>
+        <v>459</v>
       </c>
       <c r="D182" t="s">
-        <v>718</v>
+        <v>460</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>719</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B183" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C183" t="s">
         <v>721</v>
       </c>
       <c r="D183" t="s">
         <v>722</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B184" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C184" t="s">
         <v>725</v>
       </c>
       <c r="D184" t="s">
         <v>726</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>727</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B185" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C185" t="s">
         <v>729</v>
       </c>
       <c r="D185" t="s">
         <v>730</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>731</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B186" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C186" t="s">
         <v>733</v>
       </c>
       <c r="D186" t="s">
         <v>734</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>735</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B187" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C187" t="s">
         <v>737</v>
       </c>
       <c r="D187" t="s">
         <v>738</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B188" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C188" t="s">
         <v>741</v>
       </c>
       <c r="D188" t="s">
         <v>742</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>743</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B189" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C189" t="s">
-        <v>285</v>
+        <v>745</v>
       </c>
       <c r="D189" t="s">
-        <v>286</v>
+        <v>746</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>287</v>
+        <v>747</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>288</v>
+        <v>748</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B190" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C190" t="s">
-        <v>745</v>
+        <v>289</v>
       </c>
       <c r="D190" t="s">
-        <v>746</v>
+        <v>290</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>747</v>
+        <v>291</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>748</v>
+        <v>292</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B191" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C191" t="s">
         <v>749</v>
       </c>
       <c r="D191" t="s">
         <v>750</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B192" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C192" t="s">
-        <v>293</v>
+        <v>753</v>
       </c>
       <c r="D192" t="s">
-        <v>294</v>
+        <v>754</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>755</v>
+        <v>715</v>
       </c>
       <c r="B193" t="s">
-        <v>756</v>
+        <v>716</v>
       </c>
       <c r="C193" t="s">
+        <v>297</v>
+      </c>
+      <c r="D193" t="s">
+        <v>298</v>
+      </c>
+      <c r="E193" s="2" t="s">
         <v>757</v>
       </c>
-      <c r="D193" t="s">
+      <c r="F193" s="2" t="s">
         <v>758</v>
-      </c>
-[...4 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="B194" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C194" t="s">
         <v>761</v>
       </c>
       <c r="D194" t="s">
         <v>762</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="B195" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C195" t="s">
         <v>765</v>
       </c>
       <c r="D195" t="s">
         <v>766</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>767</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="B196" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C196" t="s">
         <v>769</v>
       </c>
       <c r="D196" t="s">
         <v>770</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>771</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="B197" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C197" t="s">
         <v>773</v>
       </c>
       <c r="D197" t="s">
         <v>774</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="B198" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C198" t="s">
         <v>777</v>
       </c>
       <c r="D198" t="s">
         <v>778</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
+        <v>759</v>
+      </c>
+      <c r="B199" t="s">
+        <v>760</v>
+      </c>
+      <c r="C199" t="s">
         <v>781</v>
       </c>
-      <c r="B199" t="s">
+      <c r="D199" t="s">
         <v>782</v>
       </c>
-      <c r="C199" t="s">
+      <c r="E199" s="2" t="s">
         <v>783</v>
       </c>
-      <c r="D199" t="s">
+      <c r="F199" s="2" t="s">
         <v>784</v>
-      </c>
-[...4 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="B200" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="C200" t="s">
         <v>787</v>
       </c>
       <c r="D200" t="s">
         <v>788</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>789</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="B201" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="C201" t="s">
         <v>791</v>
       </c>
       <c r="D201" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="B202" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="C202" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D202" t="s">
         <v>795</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>796</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="B203" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="C203" t="s">
         <v>798</v>
       </c>
       <c r="D203" t="s">
         <v>799</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="B204" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="C204" t="s">
         <v>802</v>
       </c>
       <c r="D204" t="s">
         <v>803</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>804</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="B205" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="C205" t="s">
         <v>806</v>
       </c>
       <c r="D205" t="s">
         <v>807</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="B206" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="C206" t="s">
         <v>810</v>
       </c>
       <c r="D206" t="s">
         <v>811</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
+        <v>785</v>
+      </c>
+      <c r="B207" t="s">
+        <v>786</v>
+      </c>
+      <c r="C207" t="s">
         <v>814</v>
       </c>
-      <c r="B207" t="s">
+      <c r="D207" t="s">
         <v>815</v>
       </c>
-      <c r="C207" t="s">
+      <c r="E207" s="2" t="s">
         <v>816</v>
       </c>
-      <c r="D207" t="s">
+      <c r="F207" s="2" t="s">
         <v>817</v>
-      </c>
-[...4 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B208" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C208" t="s">
         <v>820</v>
       </c>
       <c r="D208" t="s">
         <v>821</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>822</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B209" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C209" t="s">
         <v>824</v>
       </c>
       <c r="D209" t="s">
         <v>825</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B210" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C210" t="s">
         <v>828</v>
       </c>
       <c r="D210" t="s">
         <v>829</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>830</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B211" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C211" t="s">
         <v>832</v>
       </c>
       <c r="D211" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B212" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C212" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D212" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B213" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C213" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D213" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B214" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C214" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D214" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B215" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C215" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D215" t="s">
         <v>845</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>846</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B216" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C216" t="s">
         <v>848</v>
       </c>
       <c r="D216" t="s">
         <v>849</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>850</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B217" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C217" t="s">
         <v>852</v>
       </c>
       <c r="D217" t="s">
         <v>853</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>854</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B218" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C218" t="s">
         <v>856</v>
       </c>
       <c r="D218" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B219" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C219" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D219" t="s">
         <v>860</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>861</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B220" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C220" t="s">
         <v>863</v>
       </c>
       <c r="D220" t="s">
         <v>864</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>865</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B221" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C221" t="s">
         <v>867</v>
       </c>
       <c r="D221" t="s">
         <v>868</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>869</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B222" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C222" t="s">
         <v>871</v>
       </c>
       <c r="D222" t="s">
         <v>872</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>873</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B223" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C223" t="s">
         <v>875</v>
       </c>
       <c r="D223" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B224" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C224" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D224" t="s">
         <v>879</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B225" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C225" t="s">
         <v>882</v>
       </c>
       <c r="D225" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B226" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C226" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D226" t="s">
         <v>886</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>887</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B227" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C227" t="s">
         <v>889</v>
       </c>
       <c r="D227" t="s">
         <v>890</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>891</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B228" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C228" t="s">
         <v>893</v>
       </c>
       <c r="D228" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B229" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C229" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D229" t="s">
         <v>897</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>898</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B230" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C230" t="s">
         <v>900</v>
       </c>
       <c r="D230" t="s">
         <v>901</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>902</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B231" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C231" t="s">
         <v>904</v>
       </c>
       <c r="D231" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B232" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C232" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D232" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B233" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C233" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D233" t="s">
         <v>911</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>912</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B234" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C234" t="s">
         <v>914</v>
       </c>
       <c r="D234" t="s">
         <v>915</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>916</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B235" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C235" t="s">
         <v>918</v>
       </c>
       <c r="D235" t="s">
         <v>919</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>920</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B236" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C236" t="s">
         <v>922</v>
       </c>
       <c r="D236" t="s">
         <v>923</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B237" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C237" t="s">
         <v>926</v>
       </c>
       <c r="D237" t="s">
         <v>927</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>928</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B238" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C238" t="s">
         <v>930</v>
       </c>
       <c r="D238" t="s">
         <v>931</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B239" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C239" t="s">
         <v>934</v>
       </c>
       <c r="D239" t="s">
         <v>935</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>936</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B240" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C240" t="s">
         <v>938</v>
       </c>
       <c r="D240" t="s">
         <v>939</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>940</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B241" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C241" t="s">
         <v>942</v>
       </c>
       <c r="D241" t="s">
         <v>943</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>944</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B242" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C242" t="s">
         <v>946</v>
       </c>
       <c r="D242" t="s">
         <v>947</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>948</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B243" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C243" t="s">
         <v>950</v>
       </c>
       <c r="D243" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B244" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C244" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D244" t="s">
         <v>954</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B245" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C245" t="s">
         <v>957</v>
       </c>
       <c r="D245" t="s">
         <v>958</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>959</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B246" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C246" t="s">
         <v>961</v>
       </c>
       <c r="D246" t="s">
         <v>962</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B247" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C247" t="s">
         <v>965</v>
       </c>
       <c r="D247" t="s">
         <v>966</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>967</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B248" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C248" t="s">
         <v>969</v>
       </c>
       <c r="D248" t="s">
         <v>970</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B249" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C249" t="s">
         <v>973</v>
       </c>
       <c r="D249" t="s">
         <v>974</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>975</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B250" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C250" t="s">
         <v>977</v>
       </c>
       <c r="D250" t="s">
         <v>978</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B251" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C251" t="s">
         <v>981</v>
       </c>
       <c r="D251" t="s">
         <v>982</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>983</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B252" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C252" t="s">
         <v>985</v>
       </c>
       <c r="D252" t="s">
         <v>986</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B253" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C253" t="s">
         <v>989</v>
       </c>
       <c r="D253" t="s">
         <v>990</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>991</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B254" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C254" t="s">
         <v>993</v>
       </c>
       <c r="D254" t="s">
         <v>994</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>995</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B255" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C255" t="s">
         <v>997</v>
       </c>
       <c r="D255" t="s">
         <v>998</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>999</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B256" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C256" t="s">
         <v>1001</v>
       </c>
       <c r="D256" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B257" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C257" t="s">
-        <v>749</v>
+        <v>1005</v>
       </c>
       <c r="D257" t="s">
-        <v>750</v>
+        <v>1005</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>752</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B258" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C258" t="s">
-        <v>1005</v>
+        <v>753</v>
       </c>
       <c r="D258" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>1007</v>
+        <v>756</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B259" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C259" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="D259" t="s">
-        <v>1009</v>
+        <v>750</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B260" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C260" t="s">
         <v>1012</v>
       </c>
       <c r="D260" t="s">
         <v>1013</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B261" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C261" t="s">
         <v>1016</v>
       </c>
       <c r="D261" t="s">
         <v>1017</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B262" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C262" t="s">
         <v>1020</v>
       </c>
       <c r="D262" t="s">
         <v>1021</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B263" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C263" t="s">
         <v>1024</v>
       </c>
       <c r="D263" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B264" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C264" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="D264" t="s">
         <v>1028</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B265" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C265" t="s">
         <v>1031</v>
       </c>
       <c r="D265" t="s">
         <v>1032</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B266" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C266" t="s">
         <v>1035</v>
       </c>
       <c r="D266" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1038</v>
+        <v>818</v>
       </c>
       <c r="B267" t="s">
+        <v>819</v>
+      </c>
+      <c r="C267" t="s">
         <v>1039</v>
       </c>
-      <c r="C267" t="s">
+      <c r="D267" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E267" s="2" t="s">
         <v>1040</v>
       </c>
-      <c r="D267" t="s">
+      <c r="F267" s="2" t="s">
         <v>1041</v>
-      </c>
-[...4 lines deleted...]
-        <v>1043</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="B268" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="C268" t="s">
         <v>1044</v>
       </c>
       <c r="D268" t="s">
         <v>1045</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="B269" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="C269" t="s">
         <v>1048</v>
       </c>
       <c r="D269" t="s">
         <v>1049</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="B270" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="C270" t="s">
         <v>1052</v>
       </c>
       <c r="D270" t="s">
         <v>1053</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B271" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C271" t="s">
         <v>1056</v>
       </c>
-      <c r="B271" t="s">
+      <c r="D271" t="s">
         <v>1057</v>
       </c>
-      <c r="C271" t="s">
+      <c r="E271" s="2" t="s">
         <v>1058</v>
       </c>
-      <c r="D271" t="s">
+      <c r="F271" s="2" t="s">
         <v>1059</v>
-      </c>
-[...4 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B272" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C272" t="s">
         <v>1062</v>
       </c>
       <c r="D272" t="s">
         <v>1063</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B273" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C273" t="s">
         <v>1066</v>
       </c>
       <c r="D273" t="s">
         <v>1067</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B274" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C274" t="s">
         <v>1070</v>
       </c>
       <c r="D274" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B275" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C275" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="D275" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B276" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C276" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="D276" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B277" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C277" t="s">
-        <v>161</v>
+        <v>1082</v>
       </c>
       <c r="D277" t="s">
-        <v>162</v>
+        <v>1083</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B278" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C278" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="D278" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B279" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C279" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="D279" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B280" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C280" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="D280" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B281" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C281" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="D281" t="s">
-        <v>1078</v>
+        <v>1098</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B282" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C282" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="D282" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B283" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C283" t="s">
-        <v>1102</v>
+        <v>161</v>
       </c>
       <c r="D283" t="s">
-        <v>1103</v>
+        <v>162</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B284" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C284" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="D284" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B285" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C285" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="D285" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B286" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C286" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="D286" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B287" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C287" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="D287" t="s">
-        <v>1118</v>
+        <v>1102</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B288" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C288" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D288" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B289" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C289" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D289" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B290" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C290" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D290" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1133</v>
+        <v>1060</v>
       </c>
       <c r="B291" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C291" t="s">
         <v>1134</v>
       </c>
-      <c r="C291" t="s">
+      <c r="E291" s="2" t="s">
         <v>1135</v>
       </c>
-      <c r="D291" t="s">
+      <c r="F291" s="2" t="s">
         <v>1136</v>
-      </c>
-[...4 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1133</v>
+        <v>1060</v>
       </c>
       <c r="B292" t="s">
-        <v>1134</v>
+        <v>1061</v>
       </c>
       <c r="C292" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E292" s="2" t="s">
         <v>1139</v>
       </c>
-      <c r="D292" t="s">
+      <c r="F292" s="2" t="s">
         <v>1140</v>
-      </c>
-[...4 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1133</v>
+        <v>1060</v>
       </c>
       <c r="B293" t="s">
-        <v>1134</v>
+        <v>1061</v>
       </c>
       <c r="C293" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E293" s="2" t="s">
         <v>1143</v>
       </c>
-      <c r="D293" t="s">
+      <c r="F293" s="2" t="s">
         <v>1144</v>
-      </c>
-[...4 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1133</v>
+        <v>1060</v>
       </c>
       <c r="B294" t="s">
-        <v>1134</v>
+        <v>1061</v>
       </c>
       <c r="C294" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E294" s="2" t="s">
         <v>1147</v>
       </c>
-      <c r="D294" t="s">
+      <c r="F294" s="2" t="s">
         <v>1148</v>
-      </c>
-[...4 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1133</v>
+        <v>1060</v>
       </c>
       <c r="B295" t="s">
-        <v>1134</v>
+        <v>1061</v>
       </c>
       <c r="C295" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E295" s="2" t="s">
         <v>1151</v>
       </c>
-      <c r="D295" t="s">
+      <c r="F295" s="2" t="s">
         <v>1152</v>
-      </c>
-[...4 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E296" s="2" t="s">
         <v>1155</v>
       </c>
-      <c r="B296" t="s">
+      <c r="F296" s="2" t="s">
         <v>1156</v>
-      </c>
-[...10 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1155</v>
+        <v>1060</v>
       </c>
       <c r="B297" t="s">
-        <v>1156</v>
+        <v>1061</v>
       </c>
       <c r="C297" t="s">
         <v>1157</v>
       </c>
       <c r="D297" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E297" s="2" t="s">
         <v>1158</v>
       </c>
-      <c r="E297" s="2" t="s">
+      <c r="F297" s="2" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1155</v>
+        <v>1060</v>
       </c>
       <c r="B298" t="s">
-        <v>1156</v>
+        <v>1061</v>
       </c>
       <c r="C298" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D298" t="s">
         <v>1161</v>
       </c>
-      <c r="D298" t="s">
+      <c r="E298" s="2" t="s">
         <v>1162</v>
       </c>
-      <c r="E298" s="2" t="s">
+      <c r="F298" s="2" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1155</v>
+        <v>1060</v>
       </c>
       <c r="B299" t="s">
-        <v>1156</v>
+        <v>1061</v>
       </c>
       <c r="C299" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D299" t="s">
         <v>1165</v>
       </c>
-      <c r="D299" t="s">
+      <c r="E299" s="2" t="s">
         <v>1166</v>
       </c>
-      <c r="E299" s="2" t="s">
+      <c r="F299" s="2" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D300" t="s">
         <v>1169</v>
       </c>
-      <c r="B300" t="s">
+      <c r="E300" s="2" t="s">
         <v>1170</v>
       </c>
-      <c r="C300" t="s">
+      <c r="F300" s="2" t="s">
         <v>1171</v>
-      </c>
-[...7 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="B301" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="C301" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D301" t="s">
         <v>1175</v>
       </c>
-      <c r="D301" t="s">
+      <c r="E301" s="2" t="s">
         <v>1176</v>
       </c>
-      <c r="E301" s="2" t="s">
+      <c r="F301" s="2" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="B302" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="C302" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D302" t="s">
         <v>1179</v>
       </c>
-      <c r="D302" t="s">
+      <c r="E302" s="2" t="s">
         <v>1180</v>
       </c>
-      <c r="E302" s="2" t="s">
+      <c r="F302" s="2" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="B303" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="C303" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D303" t="s">
         <v>1183</v>
       </c>
-      <c r="D303" t="s">
+      <c r="E303" s="2" t="s">
         <v>1184</v>
       </c>
-      <c r="E303" s="2" t="s">
+      <c r="F303" s="2" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="B304" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="C304" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="D304" t="s">
         <v>1187</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1188</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="B305" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="C305" t="s">
         <v>1190</v>
       </c>
       <c r="D305" t="s">
         <v>1191</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1169</v>
+        <v>1194</v>
       </c>
       <c r="B306" t="s">
-        <v>1170</v>
+        <v>1195</v>
       </c>
       <c r="C306" t="s">
-        <v>1194</v>
+        <v>223</v>
       </c>
       <c r="D306" t="s">
-        <v>1195</v>
+        <v>224</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1196</v>
+        <v>225</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>1197</v>
+        <v>226</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1169</v>
+        <v>1194</v>
       </c>
       <c r="B307" t="s">
-        <v>1170</v>
+        <v>1195</v>
       </c>
       <c r="C307" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E307" s="2" t="s">
         <v>1198</v>
       </c>
-      <c r="D307" t="s">
+      <c r="F307" s="2" t="s">
         <v>1199</v>
-      </c>
-[...4 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1169</v>
+        <v>1194</v>
       </c>
       <c r="B308" t="s">
-        <v>1170</v>
+        <v>1195</v>
       </c>
       <c r="C308" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E308" s="2" t="s">
         <v>1202</v>
       </c>
-      <c r="D308" t="s">
+      <c r="F308" s="2" t="s">
         <v>1203</v>
-      </c>
-[...4 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1169</v>
+        <v>1194</v>
       </c>
       <c r="B309" t="s">
-        <v>1170</v>
+        <v>1195</v>
       </c>
       <c r="C309" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E309" s="2" t="s">
         <v>1206</v>
       </c>
-      <c r="D309" t="s">
+      <c r="F309" s="2" t="s">
         <v>1207</v>
-      </c>
-[...4 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B310" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C310" t="s">
         <v>1210</v>
       </c>
       <c r="D310" t="s">
         <v>1211</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1212</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1213</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B311" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C311" t="s">
         <v>1214</v>
       </c>
       <c r="D311" t="s">
         <v>1215</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B312" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C312" t="s">
         <v>1218</v>
       </c>
       <c r="D312" t="s">
         <v>1219</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1220</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1221</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B313" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C313" t="s">
         <v>1222</v>
       </c>
       <c r="D313" t="s">
         <v>1223</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1224</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1225</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B314" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C314" t="s">
         <v>1226</v>
       </c>
       <c r="D314" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E314" s="2" t="s">
         <v>1227</v>
       </c>
-      <c r="E314" s="2" t="s">
+      <c r="F314" s="2" t="s">
         <v>1228</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B315" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C315" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D315" t="s">
         <v>1230</v>
       </c>
-      <c r="D315" t="s">
+      <c r="E315" s="2" t="s">
         <v>1231</v>
       </c>
-      <c r="E315" s="2" t="s">
+      <c r="F315" s="2" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B316" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C316" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D316" t="s">
         <v>1234</v>
       </c>
-      <c r="D316" t="s">
+      <c r="E316" s="2" t="s">
         <v>1235</v>
       </c>
-      <c r="E316" s="2" t="s">
+      <c r="F316" s="2" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B317" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C317" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D317" t="s">
         <v>1238</v>
       </c>
-      <c r="D317" t="s">
+      <c r="E317" s="2" t="s">
         <v>1239</v>
       </c>
-      <c r="E317" s="2" t="s">
+      <c r="F317" s="2" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B318" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C318" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D318" t="s">
         <v>1242</v>
       </c>
-      <c r="D318" t="s">
+      <c r="E318" s="2" t="s">
         <v>1243</v>
       </c>
-      <c r="E318" s="2" t="s">
+      <c r="F318" s="2" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B319" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C319" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D319" t="s">
         <v>1246</v>
       </c>
-      <c r="D319" t="s">
+      <c r="E319" s="2" t="s">
         <v>1247</v>
       </c>
-      <c r="E319" s="2" t="s">
+      <c r="F319" s="2" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B320" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C320" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D320" t="s">
         <v>1250</v>
       </c>
-      <c r="D320" t="s">
+      <c r="E320" s="2" t="s">
         <v>1251</v>
       </c>
-      <c r="E320" s="2" t="s">
+      <c r="F320" s="2" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B321" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C321" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D321" t="s">
         <v>1254</v>
       </c>
-      <c r="D321" t="s">
+      <c r="E321" s="2" t="s">
         <v>1255</v>
       </c>
-      <c r="E321" s="2"/>
-      <c r="F321" s="2"/>
+      <c r="F321" s="2" t="s">
+        <v>1256</v>
+      </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B322" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C322" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="D322" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="F322" s="2" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B323" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C323" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="D323" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F323" s="2" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B324" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C324" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="D324" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="F324" s="2" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B325" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C325" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="D325" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B326" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C326" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="D326" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="F326" s="2" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B327" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C327" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="D327" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B328" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C328" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="D328" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="F328" s="2" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B329" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C329" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="D329" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="F329" s="2" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B330" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C330" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D330" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="E330" s="2" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="F330" s="2" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B331" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C331" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D331" t="s">
-        <v>1292</v>
-[...4 lines deleted...]
-      <c r="F331" s="2" t="s">
         <v>1294</v>
       </c>
+      <c r="E331" s="2"/>
+      <c r="F331" s="2"/>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B332" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C332" t="s">
         <v>1295</v>
       </c>
       <c r="D332" t="s">
         <v>1296</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="F332" s="2" t="s">
-        <v>1279</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B333" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C333" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="D333" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B334" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C334" t="s">
-        <v>495</v>
+        <v>1303</v>
       </c>
       <c r="D334" t="s">
-        <v>496</v>
+        <v>1304</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="F334" s="2" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B335" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C335" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="D335" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="F335" s="2" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B336" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C336" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="D336" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="E336" s="2" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="F336" s="2" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B337" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C337" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="D337" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B338" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C338" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="D338" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="F338" s="2" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B339" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C339" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="D339" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="F339" s="2" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B340" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C340" t="s">
-        <v>1165</v>
+        <v>1327</v>
       </c>
       <c r="D340" t="s">
-        <v>1166</v>
+        <v>1328</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>1167</v>
+        <v>1329</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>1168</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B341" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C341" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="D341" t="s">
-        <v>1325</v>
+        <v>1331</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>1326</v>
+        <v>1332</v>
       </c>
       <c r="F341" s="2" t="s">
-        <v>1327</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B342" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C342" t="s">
-        <v>1328</v>
+        <v>1334</v>
       </c>
       <c r="D342" t="s">
-        <v>1329</v>
+        <v>1335</v>
       </c>
       <c r="E342" s="2" t="s">
-        <v>1330</v>
+        <v>1336</v>
       </c>
       <c r="F342" s="2" t="s">
-        <v>1331</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B343" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C343" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="D343" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="F343" s="2" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B344" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C344" t="s">
-        <v>1336</v>
+        <v>499</v>
       </c>
       <c r="D344" t="s">
-        <v>1337</v>
+        <v>500</v>
       </c>
       <c r="E344" s="2" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="F344" s="2" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B345" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C345" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="D345" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B346" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C346" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="D346" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="F346" s="2" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B347" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C347" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="D347" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="F347" s="2" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1169</v>
+        <v>1208</v>
       </c>
       <c r="B348" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="C348" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="D348" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="F348" s="2" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1356</v>
+        <v>1208</v>
       </c>
       <c r="B349" t="s">
-        <v>1357</v>
+        <v>1209</v>
       </c>
       <c r="C349" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="D349" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1356</v>
+        <v>1208</v>
       </c>
       <c r="B350" t="s">
-        <v>1357</v>
+        <v>1209</v>
       </c>
       <c r="C350" t="s">
-        <v>321</v>
+        <v>1204</v>
       </c>
       <c r="D350" t="s">
-        <v>321</v>
+        <v>1205</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>1362</v>
+        <v>1206</v>
       </c>
       <c r="F350" s="2" t="s">
-        <v>1363</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1356</v>
+        <v>1208</v>
       </c>
       <c r="B351" t="s">
-        <v>1357</v>
+        <v>1209</v>
       </c>
       <c r="C351" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D351" t="s">
         <v>1364</v>
       </c>
-      <c r="D351" t="s">
+      <c r="E351" s="2" t="s">
         <v>1365</v>
       </c>
-      <c r="E351" s="2" t="s">
+      <c r="F351" s="2" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1356</v>
+        <v>1208</v>
       </c>
       <c r="B352" t="s">
-        <v>1357</v>
+        <v>1209</v>
       </c>
       <c r="C352" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D352" t="s">
         <v>1368</v>
       </c>
-      <c r="D352" t="s">
+      <c r="E352" s="2" t="s">
         <v>1369</v>
       </c>
-      <c r="E352" s="2" t="s">
+      <c r="F352" s="2" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1356</v>
+        <v>1208</v>
       </c>
       <c r="B353" t="s">
-        <v>1357</v>
+        <v>1209</v>
       </c>
       <c r="C353" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D353" t="s">
         <v>1372</v>
       </c>
-      <c r="D353" t="s">
+      <c r="E353" s="2" t="s">
         <v>1373</v>
       </c>
-      <c r="E353" s="2" t="s">
+      <c r="F353" s="2" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1356</v>
+        <v>1208</v>
       </c>
       <c r="B354" t="s">
-        <v>1357</v>
+        <v>1209</v>
       </c>
       <c r="C354" t="s">
-        <v>1376</v>
+        <v>1375</v>
       </c>
       <c r="D354" t="s">
         <v>1376</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1377</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1356</v>
+        <v>1208</v>
       </c>
       <c r="B355" t="s">
-        <v>1357</v>
+        <v>1209</v>
       </c>
       <c r="C355" t="s">
         <v>1379</v>
       </c>
       <c r="D355" t="s">
         <v>1380</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1356</v>
+        <v>1208</v>
       </c>
       <c r="B356" t="s">
-        <v>1357</v>
+        <v>1209</v>
       </c>
       <c r="C356" t="s">
         <v>1383</v>
       </c>
       <c r="D356" t="s">
-        <v>1084</v>
+        <v>1384</v>
       </c>
       <c r="E356" s="2" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="F356" s="2" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1356</v>
+        <v>1208</v>
       </c>
       <c r="B357" t="s">
-        <v>1357</v>
+        <v>1209</v>
       </c>
       <c r="C357" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="D357" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="F357" s="2" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1356</v>
+        <v>1208</v>
       </c>
       <c r="B358" t="s">
-        <v>1357</v>
+        <v>1209</v>
       </c>
       <c r="C358" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="D358" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="E358" s="2" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="F358" s="2" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1356</v>
+        <v>1395</v>
       </c>
       <c r="B359" t="s">
-        <v>1357</v>
+        <v>1396</v>
       </c>
       <c r="C359" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="D359" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="F359" s="2" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1356</v>
+        <v>1395</v>
       </c>
       <c r="B360" t="s">
-        <v>1357</v>
+        <v>1396</v>
       </c>
       <c r="C360" t="s">
-        <v>1398</v>
+        <v>325</v>
       </c>
       <c r="D360" t="s">
-        <v>1399</v>
+        <v>325</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="F360" s="2" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1356</v>
+        <v>1395</v>
       </c>
       <c r="B361" t="s">
-        <v>1357</v>
+        <v>1396</v>
       </c>
       <c r="C361" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D361" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1356</v>
+        <v>1395</v>
       </c>
       <c r="B362" t="s">
-        <v>1357</v>
+        <v>1396</v>
       </c>
       <c r="C362" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="D362" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1356</v>
+        <v>1395</v>
       </c>
       <c r="B363" t="s">
-        <v>1357</v>
+        <v>1396</v>
       </c>
       <c r="C363" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="D363" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="B364" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C364" t="s">
         <v>1415</v>
       </c>
-      <c r="C364" t="s">
+      <c r="D364" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E364" s="2" t="s">
         <v>1416</v>
       </c>
-      <c r="D364" t="s">
+      <c r="F364" s="2" t="s">
         <v>1417</v>
-      </c>
-[...4 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="B365" t="s">
-        <v>1415</v>
+        <v>1396</v>
       </c>
       <c r="C365" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E365" s="2" t="s">
         <v>1420</v>
       </c>
-      <c r="D365" t="s">
+      <c r="F365" s="2" t="s">
         <v>1421</v>
-      </c>
-[...4 lines deleted...]
-        <v>1423</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="B366" t="s">
-        <v>1415</v>
+        <v>1396</v>
       </c>
       <c r="C366" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E366" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F366" s="2" t="s">
         <v>1424</v>
-      </c>
-[...7 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="B367" t="s">
-        <v>1415</v>
+        <v>1396</v>
       </c>
       <c r="C367" t="s">
-        <v>273</v>
+        <v>1425</v>
       </c>
       <c r="D367" t="s">
-        <v>274</v>
+        <v>1426</v>
       </c>
       <c r="E367" s="2" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F367" s="2" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="B368" t="s">
-        <v>1415</v>
+        <v>1396</v>
       </c>
       <c r="C368" t="s">
-        <v>455</v>
+        <v>1429</v>
       </c>
       <c r="D368" t="s">
-        <v>456</v>
+        <v>1430</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="B369" t="s">
-        <v>1415</v>
+        <v>1396</v>
       </c>
       <c r="C369" t="s">
-        <v>471</v>
+        <v>1433</v>
       </c>
       <c r="D369" t="s">
-        <v>472</v>
+        <v>1434</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="B370" t="s">
-        <v>1415</v>
+        <v>1396</v>
       </c>
       <c r="C370" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="D370" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="B371" t="s">
-        <v>1415</v>
+        <v>1396</v>
       </c>
       <c r="C371" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="D371" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="B372" t="s">
-        <v>1415</v>
+        <v>1396</v>
       </c>
       <c r="C372" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="D372" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="B373" t="s">
-        <v>1415</v>
+        <v>1396</v>
       </c>
       <c r="C373" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="D373" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="B374" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="C374" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="D374" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="B375" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="C375" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="D375" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="B376" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="C376" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="D376" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="B377" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="C377" t="s">
-        <v>1462</v>
+        <v>277</v>
       </c>
       <c r="D377" t="s">
-        <v>1463</v>
+        <v>278</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="B378" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="C378" t="s">
-        <v>285</v>
+        <v>459</v>
       </c>
       <c r="D378" t="s">
-        <v>286</v>
+        <v>460</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>287</v>
+        <v>1469</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>288</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="B379" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="C379" t="s">
-        <v>749</v>
+        <v>475</v>
       </c>
       <c r="D379" t="s">
-        <v>750</v>
+        <v>476</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>1004</v>
+        <v>1471</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>752</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="B380" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="C380" t="s">
-        <v>1466</v>
+        <v>1473</v>
       </c>
       <c r="D380" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="F380" s="2" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="B381" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="C381" t="s">
-        <v>293</v>
+        <v>1477</v>
       </c>
       <c r="D381" t="s">
-        <v>294</v>
+        <v>1478</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>295</v>
+        <v>1479</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>296</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="B382" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="C382" t="s">
-        <v>515</v>
+        <v>1481</v>
       </c>
       <c r="D382" t="s">
-        <v>516</v>
+        <v>1482</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>517</v>
+        <v>1483</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>518</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
       <c r="B383" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="C383" t="s">
-        <v>1470</v>
+        <v>1485</v>
       </c>
       <c r="D383" t="s">
-        <v>1471</v>
+        <v>1486</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>1472</v>
+        <v>1487</v>
       </c>
       <c r="F383" s="2" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="B384" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="C384" t="s">
-        <v>1476</v>
+        <v>1489</v>
       </c>
       <c r="D384" t="s">
-        <v>1477</v>
+        <v>1490</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>1478</v>
+        <v>1491</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>1479</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="B385" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="C385" t="s">
-        <v>1480</v>
+        <v>1493</v>
       </c>
       <c r="D385" t="s">
-        <v>1481</v>
+        <v>1494</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>1482</v>
+        <v>1495</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>1483</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="B386" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="C386" t="s">
-        <v>1484</v>
+        <v>1497</v>
       </c>
       <c r="D386" t="s">
-        <v>1485</v>
+        <v>1498</v>
       </c>
       <c r="E386" s="2" t="s">
-        <v>1486</v>
+        <v>1499</v>
       </c>
       <c r="F386" s="2" t="s">
-        <v>1487</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="B387" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="C387" t="s">
-        <v>1488</v>
+        <v>1501</v>
       </c>
       <c r="D387" t="s">
-        <v>1489</v>
+        <v>1502</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1490</v>
+        <v>1503</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1491</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="B388" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="C388" t="s">
-        <v>1492</v>
+        <v>289</v>
       </c>
       <c r="D388" t="s">
-        <v>1493</v>
+        <v>290</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>1494</v>
+        <v>291</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>1495</v>
+        <v>292</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="B389" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="C389" t="s">
-        <v>1496</v>
+        <v>753</v>
       </c>
       <c r="D389" t="s">
-        <v>1497</v>
+        <v>754</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>1498</v>
+        <v>1008</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>1499</v>
+        <v>756</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="B390" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="C390" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="D390" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="B391" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="C391" t="s">
-        <v>1504</v>
+        <v>297</v>
       </c>
       <c r="D391" t="s">
-        <v>1505</v>
+        <v>298</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1506</v>
+        <v>299</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1507</v>
+        <v>300</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="B392" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="C392" t="s">
-        <v>1508</v>
+        <v>519</v>
       </c>
       <c r="D392" t="s">
-        <v>1509</v>
+        <v>520</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1510</v>
+        <v>521</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1511</v>
+        <v>522</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1474</v>
+        <v>1453</v>
       </c>
       <c r="B393" t="s">
-        <v>1475</v>
+        <v>1454</v>
       </c>
       <c r="C393" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E393" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F393" s="2" t="s">
         <v>1512</v>
-      </c>
-[...7 lines deleted...]
-        <v>1515</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B394" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C394" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D394" t="s">
         <v>1516</v>
       </c>
-      <c r="D394" t="s">
+      <c r="E394" s="2" t="s">
         <v>1517</v>
       </c>
-      <c r="E394" s="2" t="s">
+      <c r="F394" s="2" t="s">
         <v>1518</v>
-      </c>
-[...1 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B395" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C395" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D395" t="s">
         <v>1520</v>
       </c>
-      <c r="D395" t="s">
+      <c r="E395" s="2" t="s">
         <v>1521</v>
       </c>
-      <c r="E395" s="2" t="s">
+      <c r="F395" s="2" t="s">
         <v>1522</v>
-      </c>
-[...1 lines deleted...]
-        <v>1523</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B396" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C396" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D396" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1525</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B397" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C397" t="s">
         <v>1527</v>
       </c>
       <c r="D397" t="s">
         <v>1528</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1529</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B398" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C398" t="s">
         <v>1531</v>
       </c>
       <c r="D398" t="s">
         <v>1532</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>1533</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B399" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C399" t="s">
         <v>1535</v>
       </c>
       <c r="D399" t="s">
         <v>1536</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1537</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B400" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C400" t="s">
         <v>1539</v>
       </c>
       <c r="D400" t="s">
         <v>1540</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1541</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>1542</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B401" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C401" t="s">
         <v>1543</v>
       </c>
       <c r="D401" t="s">
         <v>1544</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1545</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B402" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C402" t="s">
         <v>1547</v>
       </c>
       <c r="D402" t="s">
         <v>1548</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1549</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B403" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C403" t="s">
         <v>1551</v>
       </c>
       <c r="D403" t="s">
         <v>1552</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1553</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B404" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C404" t="s">
         <v>1555</v>
       </c>
       <c r="D404" t="s">
         <v>1556</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1557</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B405" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C405" t="s">
         <v>1559</v>
       </c>
       <c r="D405" t="s">
         <v>1560</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1561</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B406" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C406" t="s">
         <v>1563</v>
       </c>
       <c r="D406" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E406" s="2" t="s">
         <v>1564</v>
       </c>
-      <c r="E406" s="2" t="s">
+      <c r="F406" s="2" t="s">
         <v>1565</v>
-      </c>
-[...1 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B407" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C407" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D407" t="s">
         <v>1567</v>
       </c>
-      <c r="D407" t="s">
+      <c r="E407" s="2" t="s">
         <v>1568</v>
       </c>
-      <c r="E407" s="2" t="s">
+      <c r="F407" s="2" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B408" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C408" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D408" t="s">
         <v>1571</v>
       </c>
-      <c r="D408" t="s">
+      <c r="E408" s="2" t="s">
         <v>1572</v>
       </c>
-      <c r="E408" s="2" t="s">
+      <c r="F408" s="2" t="s">
         <v>1573</v>
-      </c>
-[...1 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B409" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C409" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D409" t="s">
         <v>1575</v>
       </c>
-      <c r="D409" t="s">
+      <c r="E409" s="2" t="s">
         <v>1576</v>
       </c>
-      <c r="E409" s="2" t="s">
+      <c r="F409" s="2" t="s">
         <v>1577</v>
-      </c>
-[...1 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B410" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C410" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D410" t="s">
         <v>1579</v>
       </c>
-      <c r="D410" t="s">
+      <c r="E410" s="2" t="s">
         <v>1580</v>
       </c>
-      <c r="E410" s="2" t="s">
+      <c r="F410" s="2" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B411" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C411" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D411" t="s">
         <v>1583</v>
       </c>
-      <c r="D411" t="s">
+      <c r="E411" s="2" t="s">
         <v>1584</v>
       </c>
-      <c r="E411" s="2" t="s">
+      <c r="F411" s="2" t="s">
         <v>1585</v>
-      </c>
-[...1 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B412" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C412" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D412" t="s">
         <v>1587</v>
       </c>
-      <c r="D412" t="s">
+      <c r="E412" s="2" t="s">
         <v>1588</v>
       </c>
-      <c r="E412" s="2" t="s">
+      <c r="F412" s="2" t="s">
         <v>1589</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B413" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C413" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D413" t="s">
         <v>1591</v>
       </c>
-      <c r="D413" t="s">
+      <c r="E413" s="2" t="s">
         <v>1592</v>
       </c>
-      <c r="E413" s="2" t="s">
+      <c r="F413" s="2" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B414" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C414" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D414" t="s">
         <v>1595</v>
       </c>
-      <c r="D414" t="s">
+      <c r="E414" s="2" t="s">
         <v>1596</v>
       </c>
-      <c r="E414" s="2" t="s">
+      <c r="F414" s="2" t="s">
         <v>1597</v>
-      </c>
-[...1 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B415" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C415" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D415" t="s">
         <v>1599</v>
       </c>
-      <c r="D415" t="s">
+      <c r="E415" s="2" t="s">
         <v>1600</v>
       </c>
-      <c r="E415" s="2" t="s">
+      <c r="F415" s="2" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B416" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C416" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D416" t="s">
         <v>1603</v>
       </c>
-      <c r="D416" t="s">
+      <c r="E416" s="2" t="s">
         <v>1604</v>
       </c>
-      <c r="E416" s="2" t="s">
+      <c r="F416" s="2" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B417" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C417" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D417" t="s">
         <v>1607</v>
       </c>
-      <c r="D417" t="s">
+      <c r="E417" s="2" t="s">
         <v>1608</v>
       </c>
-      <c r="E417" s="2" t="s">
+      <c r="F417" s="2" t="s">
         <v>1609</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B418" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C418" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D418" t="s">
         <v>1611</v>
       </c>
-      <c r="D418" t="s">
+      <c r="E418" s="2" t="s">
         <v>1612</v>
       </c>
-      <c r="E418" s="2" t="s">
+      <c r="F418" s="2" t="s">
         <v>1613</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B419" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C419" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D419" t="s">
         <v>1615</v>
       </c>
-      <c r="D419" t="s">
+      <c r="E419" s="2" t="s">
         <v>1616</v>
       </c>
-      <c r="E419" s="2" t="s">
+      <c r="F419" s="2" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
       <c r="B420" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="C420" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D420" t="s">
         <v>1619</v>
       </c>
-      <c r="D420" t="s">
+      <c r="E420" s="2" t="s">
         <v>1620</v>
       </c>
-      <c r="E420" s="2" t="s">
+      <c r="F420" s="2" t="s">
         <v>1621</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D421" t="s">
         <v>1623</v>
       </c>
-      <c r="B421" t="s">
+      <c r="E421" s="2" t="s">
         <v>1624</v>
       </c>
-      <c r="C421" t="s">
+      <c r="F421" s="2" t="s">
         <v>1625</v>
-      </c>
-[...7 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1623</v>
+        <v>1513</v>
       </c>
       <c r="B422" t="s">
-        <v>1624</v>
+        <v>1514</v>
       </c>
       <c r="C422" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E422" s="2" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F422" s="2" t="s">
         <v>1629</v>
-      </c>
-[...7 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1623</v>
+        <v>1513</v>
       </c>
       <c r="B423" t="s">
-        <v>1624</v>
+        <v>1514</v>
       </c>
       <c r="C423" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E423" s="2" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F423" s="2" t="s">
         <v>1633</v>
-      </c>
-[...7 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1623</v>
+        <v>1513</v>
       </c>
       <c r="B424" t="s">
-        <v>1624</v>
+        <v>1514</v>
       </c>
       <c r="C424" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E424" s="2" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F424" s="2" t="s">
         <v>1637</v>
-      </c>
-[...7 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1623</v>
+        <v>1513</v>
       </c>
       <c r="B425" t="s">
-        <v>1624</v>
+        <v>1514</v>
       </c>
       <c r="C425" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E425" s="2" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F425" s="2" t="s">
         <v>1641</v>
-      </c>
-[...7 lines deleted...]
-        <v>1644</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E426" s="2" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F426" s="2" t="s">
         <v>1645</v>
-      </c>
-[...13 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1645</v>
+        <v>1513</v>
       </c>
       <c r="B427" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C427" t="s">
         <v>1646</v>
       </c>
-      <c r="C427" t="s">
+      <c r="D427" t="s">
         <v>1647</v>
       </c>
-      <c r="D427" t="s">
+      <c r="E427" s="2" t="s">
         <v>1648</v>
       </c>
-      <c r="E427" s="2" t="s">
+      <c r="F427" s="2" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1645</v>
+        <v>1513</v>
       </c>
       <c r="B428" t="s">
-        <v>1646</v>
+        <v>1514</v>
       </c>
       <c r="C428" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D428" t="s">
         <v>1651</v>
       </c>
-      <c r="D428" t="s">
+      <c r="E428" s="2" t="s">
         <v>1652</v>
       </c>
-      <c r="E428" s="2" t="s">
+      <c r="F428" s="2" t="s">
         <v>1653</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1645</v>
+        <v>1513</v>
       </c>
       <c r="B429" t="s">
-        <v>1646</v>
+        <v>1514</v>
       </c>
       <c r="C429" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D429" t="s">
         <v>1655</v>
-      </c>
-[...1 lines deleted...]
-        <v>1443</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>1656</v>
       </c>
       <c r="F429" s="2" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1645</v>
+        <v>1513</v>
       </c>
       <c r="B430" t="s">
-        <v>1646</v>
+        <v>1514</v>
       </c>
       <c r="C430" t="s">
-        <v>1446</v>
+        <v>1658</v>
       </c>
       <c r="D430" t="s">
-        <v>1447</v>
+        <v>1659</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1448</v>
+        <v>1660</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1645</v>
+        <v>1662</v>
       </c>
       <c r="B431" t="s">
-        <v>1646</v>
+        <v>1663</v>
       </c>
       <c r="C431" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="D431" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1645</v>
+        <v>1662</v>
       </c>
       <c r="B432" t="s">
-        <v>1646</v>
+        <v>1663</v>
       </c>
       <c r="C432" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="D432" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1645</v>
+        <v>1662</v>
       </c>
       <c r="B433" t="s">
-        <v>1646</v>
+        <v>1663</v>
       </c>
       <c r="C433" t="s">
-        <v>285</v>
+        <v>1672</v>
       </c>
       <c r="D433" t="s">
-        <v>286</v>
+        <v>1673</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>287</v>
+        <v>1674</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>288</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1645</v>
+        <v>1662</v>
       </c>
       <c r="B434" t="s">
-        <v>1646</v>
+        <v>1663</v>
       </c>
       <c r="C434" t="s">
-        <v>1667</v>
+        <v>1676</v>
       </c>
       <c r="D434" t="s">
-        <v>1668</v>
+        <v>1677</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1669</v>
+        <v>1678</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1670</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1645</v>
+        <v>1662</v>
       </c>
       <c r="B435" t="s">
-        <v>1646</v>
+        <v>1663</v>
       </c>
       <c r="C435" t="s">
-        <v>1671</v>
+        <v>1680</v>
       </c>
       <c r="D435" t="s">
-        <v>1672</v>
+        <v>1681</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1673</v>
+        <v>1682</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1674</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1645</v>
+        <v>1684</v>
       </c>
       <c r="B436" t="s">
-        <v>1646</v>
+        <v>1685</v>
       </c>
       <c r="C436" t="s">
-        <v>289</v>
+        <v>475</v>
       </c>
       <c r="D436" t="s">
-        <v>290</v>
+        <v>476</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>291</v>
+        <v>1471</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>292</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1645</v>
+        <v>1684</v>
       </c>
       <c r="B437" t="s">
-        <v>1646</v>
+        <v>1685</v>
       </c>
       <c r="C437" t="s">
-        <v>1005</v>
+        <v>1686</v>
       </c>
       <c r="D437" t="s">
-        <v>746</v>
+        <v>1687</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1675</v>
+        <v>1688</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1676</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1645</v>
+        <v>1684</v>
       </c>
       <c r="B438" t="s">
-        <v>1646</v>
+        <v>1685</v>
       </c>
       <c r="C438" t="s">
-        <v>293</v>
+        <v>1690</v>
       </c>
       <c r="D438" t="s">
-        <v>294</v>
+        <v>1691</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>295</v>
+        <v>1692</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>296</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1645</v>
+        <v>1684</v>
       </c>
       <c r="B439" t="s">
-        <v>1646</v>
+        <v>1685</v>
       </c>
       <c r="C439" t="s">
-        <v>1677</v>
+        <v>1694</v>
       </c>
       <c r="D439" t="s">
-        <v>1678</v>
+        <v>1482</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1679</v>
+        <v>1695</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1680</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1645</v>
+        <v>1684</v>
       </c>
       <c r="B440" t="s">
-        <v>1646</v>
+        <v>1685</v>
       </c>
       <c r="C440" t="s">
-        <v>297</v>
+        <v>1485</v>
       </c>
       <c r="D440" t="s">
-        <v>298</v>
+        <v>1486</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>299</v>
+        <v>1487</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>300</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="B441" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="C441" t="s">
-        <v>1683</v>
+        <v>1698</v>
       </c>
       <c r="D441" t="s">
-        <v>1684</v>
+        <v>1699</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1685</v>
+        <v>1700</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1686</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="B442" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="C442" t="s">
-        <v>1687</v>
+        <v>1702</v>
       </c>
       <c r="D442" t="s">
-        <v>1688</v>
+        <v>1703</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1690</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="B443" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="C443" t="s">
-        <v>1691</v>
+        <v>289</v>
       </c>
       <c r="D443" t="s">
-        <v>1692</v>
+        <v>290</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1693</v>
+        <v>291</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1694</v>
+        <v>292</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="B444" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="C444" t="s">
-        <v>1695</v>
+        <v>1706</v>
       </c>
       <c r="D444" t="s">
-        <v>1696</v>
+        <v>1707</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1697</v>
+        <v>1708</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1698</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="B445" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="C445" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D445" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1701</v>
+        <v>1712</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1702</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="B446" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="C446" t="s">
-        <v>1703</v>
+        <v>293</v>
       </c>
       <c r="D446" t="s">
-        <v>1704</v>
+        <v>294</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1705</v>
+        <v>295</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1706</v>
+        <v>296</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1707</v>
+        <v>1684</v>
       </c>
       <c r="B447" t="s">
-        <v>1708</v>
+        <v>1685</v>
       </c>
       <c r="C447" t="s">
-        <v>1709</v>
+        <v>1009</v>
       </c>
       <c r="D447" t="s">
-        <v>1710</v>
+        <v>750</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1707</v>
+        <v>1684</v>
       </c>
       <c r="B448" t="s">
-        <v>1708</v>
+        <v>1685</v>
       </c>
       <c r="C448" t="s">
-        <v>1713</v>
+        <v>297</v>
       </c>
       <c r="D448" t="s">
-        <v>1714</v>
+        <v>298</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1715</v>
+        <v>299</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1716</v>
+        <v>300</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1707</v>
+        <v>1684</v>
       </c>
       <c r="B449" t="s">
-        <v>1708</v>
+        <v>1685</v>
       </c>
       <c r="C449" t="s">
-        <v>289</v>
+        <v>1716</v>
       </c>
       <c r="D449" t="s">
-        <v>290</v>
+        <v>1717</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1707</v>
+        <v>1684</v>
       </c>
       <c r="B450" t="s">
-        <v>1708</v>
+        <v>1685</v>
       </c>
       <c r="C450" t="s">
-        <v>1719</v>
+        <v>301</v>
       </c>
       <c r="D450" t="s">
-        <v>1720</v>
+        <v>302</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1721</v>
+        <v>303</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1722</v>
+        <v>304</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D451" t="s">
         <v>1723</v>
       </c>
-      <c r="B451" t="s">
+      <c r="E451" s="2" t="s">
         <v>1724</v>
       </c>
-      <c r="C451" t="s">
+      <c r="F451" s="2" t="s">
         <v>1725</v>
-      </c>
-[...7 lines deleted...]
-        <v>1728</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="B452" t="s">
-        <v>1724</v>
+        <v>1721</v>
       </c>
       <c r="C452" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E452" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="F452" s="2" t="s">
         <v>1729</v>
-      </c>
-[...7 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="B453" t="s">
-        <v>1724</v>
+        <v>1721</v>
       </c>
       <c r="C453" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E453" s="2" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F453" s="2" t="s">
         <v>1733</v>
-      </c>
-[...7 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="B454" t="s">
-        <v>1724</v>
+        <v>1721</v>
       </c>
       <c r="C454" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E454" s="2" t="s">
+        <v>1736</v>
+      </c>
+      <c r="F454" s="2" t="s">
         <v>1737</v>
-      </c>
-[...7 lines deleted...]
-        <v>1740</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="B455" t="s">
-        <v>1724</v>
+        <v>1721</v>
       </c>
       <c r="C455" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E455" s="2" t="s">
+        <v>1740</v>
+      </c>
+      <c r="F455" s="2" t="s">
         <v>1741</v>
-      </c>
-[...7 lines deleted...]
-        <v>1744</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="B456" t="s">
-        <v>1724</v>
+        <v>1721</v>
       </c>
       <c r="C456" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E456" s="2" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F456" s="2" t="s">
         <v>1745</v>
-      </c>
-[...7 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1723</v>
+        <v>1746</v>
       </c>
       <c r="B457" t="s">
-        <v>1724</v>
+        <v>1747</v>
       </c>
       <c r="C457" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D457" t="s">
         <v>1749</v>
       </c>
-      <c r="D457" t="s">
+      <c r="E457" s="2" t="s">
         <v>1750</v>
       </c>
-      <c r="E457" s="2" t="s">
+      <c r="F457" s="2" t="s">
         <v>1751</v>
-      </c>
-[...1 lines deleted...]
-        <v>1752</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1723</v>
+        <v>1746</v>
       </c>
       <c r="B458" t="s">
-        <v>1724</v>
+        <v>1747</v>
       </c>
       <c r="C458" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D458" t="s">
         <v>1753</v>
       </c>
-      <c r="D458" t="s">
+      <c r="E458" s="2" t="s">
         <v>1754</v>
       </c>
-      <c r="E458" s="2" t="s">
+      <c r="F458" s="2" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C459" t="s">
+        <v>293</v>
+      </c>
+      <c r="D459" t="s">
+        <v>294</v>
+      </c>
+      <c r="E459" s="2" t="s">
+        <v>1756</v>
+      </c>
+      <c r="F459" s="2" t="s">
         <v>1757</v>
-      </c>
-[...13 lines deleted...]
-        <v>1762</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1757</v>
+        <v>1746</v>
       </c>
       <c r="B460" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C460" t="s">
         <v>1758</v>
       </c>
-      <c r="C460" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D460" t="s">
-        <v>1764</v>
+        <v>1759</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1765</v>
+        <v>1760</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1766</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="B461" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="C461" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E461" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F461" s="2" t="s">
         <v>1767</v>
-      </c>
-[...7 lines deleted...]
-        <v>1770</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="B462" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="C462" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E462" s="2" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F462" s="2" t="s">
         <v>1771</v>
-      </c>
-[...7 lines deleted...]
-        <v>1774</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="B463" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="C463" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E463" s="2" t="s">
+        <v>1774</v>
+      </c>
+      <c r="F463" s="2" t="s">
         <v>1775</v>
-      </c>
-[...7 lines deleted...]
-        <v>1778</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="B464" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="C464" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E464" s="2" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F464" s="2" t="s">
         <v>1779</v>
-      </c>
-[...7 lines deleted...]
-        <v>1782</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="B465" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="C465" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E465" s="2" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F465" s="2" t="s">
         <v>1783</v>
-      </c>
-[...7 lines deleted...]
-        <v>1786</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="B466" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="C466" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E466" s="2" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F466" s="2" t="s">
         <v>1787</v>
-      </c>
-[...7 lines deleted...]
-        <v>1790</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="B467" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="C467" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E467" s="2" t="s">
+        <v>1790</v>
+      </c>
+      <c r="F467" s="2" t="s">
         <v>1791</v>
-      </c>
-[...7 lines deleted...]
-        <v>1794</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="B468" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="C468" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E468" s="2" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F468" s="2" t="s">
         <v>1795</v>
-      </c>
-[...7 lines deleted...]
-        <v>1798</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1757</v>
+        <v>1796</v>
       </c>
       <c r="B469" t="s">
-        <v>1758</v>
+        <v>1797</v>
       </c>
       <c r="C469" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D469" t="s">
         <v>1799</v>
       </c>
-      <c r="D469" t="s">
+      <c r="E469" s="2" t="s">
         <v>1800</v>
       </c>
-      <c r="E469" s="2" t="s">
+      <c r="F469" s="2" t="s">
         <v>1801</v>
-      </c>
-[...1 lines deleted...]
-        <v>1802</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1757</v>
+        <v>1796</v>
       </c>
       <c r="B470" t="s">
-        <v>1758</v>
+        <v>1797</v>
       </c>
       <c r="C470" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D470" t="s">
         <v>1803</v>
       </c>
-      <c r="D470" t="s">
+      <c r="E470" s="2" t="s">
         <v>1804</v>
       </c>
-      <c r="E470" s="2" t="s">
+      <c r="F470" s="2" t="s">
         <v>1805</v>
-      </c>
-[...1 lines deleted...]
-        <v>1806</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1757</v>
+        <v>1796</v>
       </c>
       <c r="B471" t="s">
-        <v>1758</v>
+        <v>1797</v>
       </c>
       <c r="C471" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D471" t="s">
         <v>1807</v>
       </c>
-      <c r="D471" t="s">
+      <c r="E471" s="2" t="s">
         <v>1808</v>
       </c>
-      <c r="E471" s="2" t="s">
+      <c r="F471" s="2" t="s">
         <v>1809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1757</v>
+        <v>1796</v>
       </c>
       <c r="B472" t="s">
-        <v>1758</v>
+        <v>1797</v>
       </c>
       <c r="C472" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D472" t="s">
         <v>1811</v>
       </c>
-      <c r="D472" t="s">
+      <c r="E472" s="2" t="s">
         <v>1812</v>
       </c>
-      <c r="E472" s="2" t="s">
+      <c r="F472" s="2" t="s">
         <v>1813</v>
-      </c>
-[...1 lines deleted...]
-        <v>1814</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D473" t="s">
         <v>1815</v>
       </c>
-      <c r="B473" t="s">
+      <c r="E473" s="2" t="s">
         <v>1816</v>
       </c>
-      <c r="C473" t="s">
+      <c r="F473" s="2" t="s">
         <v>1817</v>
-      </c>
-[...7 lines deleted...]
-        <v>1820</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1815</v>
+        <v>1796</v>
       </c>
       <c r="B474" t="s">
-        <v>1816</v>
+        <v>1797</v>
       </c>
       <c r="C474" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E474" s="2" t="s">
+        <v>1820</v>
+      </c>
+      <c r="F474" s="2" t="s">
         <v>1821</v>
-      </c>
-[...7 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1815</v>
+        <v>1796</v>
       </c>
       <c r="B475" t="s">
-        <v>1816</v>
+        <v>1797</v>
       </c>
       <c r="C475" t="s">
-        <v>285</v>
+        <v>1822</v>
       </c>
       <c r="D475" t="s">
-        <v>286</v>
+        <v>1823</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>287</v>
+        <v>1824</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>288</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1815</v>
+        <v>1796</v>
       </c>
       <c r="B476" t="s">
-        <v>1816</v>
+        <v>1797</v>
       </c>
       <c r="C476" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="D476" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1829</v>
+        <v>1796</v>
       </c>
       <c r="B477" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C477" t="s">
         <v>1830</v>
       </c>
-      <c r="C477" t="s">
+      <c r="D477" t="s">
         <v>1831</v>
       </c>
-      <c r="D477" t="s">
+      <c r="E477" s="2" t="s">
         <v>1832</v>
       </c>
-      <c r="E477" s="2" t="s">
+      <c r="F477" s="2" t="s">
         <v>1833</v>
-      </c>
-[...1 lines deleted...]
-        <v>1834</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1829</v>
+        <v>1796</v>
       </c>
       <c r="B478" t="s">
-        <v>1830</v>
+        <v>1797</v>
       </c>
       <c r="C478" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D478" t="s">
         <v>1835</v>
       </c>
-      <c r="D478" t="s">
+      <c r="E478" s="2" t="s">
         <v>1836</v>
       </c>
-      <c r="E478" s="2" t="s">
+      <c r="F478" s="2" t="s">
         <v>1837</v>
-      </c>
-[...1 lines deleted...]
-        <v>1838</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1829</v>
+        <v>1796</v>
       </c>
       <c r="B479" t="s">
-        <v>1830</v>
+        <v>1797</v>
       </c>
       <c r="C479" t="s">
-        <v>1466</v>
+        <v>1838</v>
       </c>
       <c r="D479" t="s">
-        <v>1467</v>
+        <v>1839</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1829</v>
+        <v>1796</v>
       </c>
       <c r="B480" t="s">
-        <v>1830</v>
+        <v>1797</v>
       </c>
       <c r="C480" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="D480" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1845</v>
+        <v>1796</v>
       </c>
       <c r="B481" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C481" t="s">
         <v>1846</v>
       </c>
-      <c r="C481" t="s">
+      <c r="D481" t="s">
         <v>1847</v>
       </c>
-      <c r="D481" t="s">
+      <c r="E481" s="2" t="s">
         <v>1848</v>
       </c>
-      <c r="E481" s="2" t="s">
+      <c r="F481" s="2" t="s">
         <v>1849</v>
-      </c>
-[...1 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1845</v>
+        <v>1796</v>
       </c>
       <c r="B482" t="s">
-        <v>1846</v>
+        <v>1797</v>
       </c>
       <c r="C482" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D482" t="s">
         <v>1851</v>
       </c>
-      <c r="D482" t="s">
+      <c r="E482" s="2" t="s">
         <v>1852</v>
       </c>
-      <c r="E482" s="2" t="s">
+      <c r="F482" s="2" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1845</v>
+        <v>1854</v>
       </c>
       <c r="B483" t="s">
-        <v>1846</v>
+        <v>1855</v>
       </c>
       <c r="C483" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="D483" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1845</v>
+        <v>1854</v>
       </c>
       <c r="B484" t="s">
-        <v>1846</v>
+        <v>1855</v>
       </c>
       <c r="C484" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="D484" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1845</v>
+        <v>1854</v>
       </c>
       <c r="B485" t="s">
-        <v>1846</v>
+        <v>1855</v>
       </c>
       <c r="C485" t="s">
-        <v>1863</v>
+        <v>289</v>
       </c>
       <c r="D485" t="s">
-        <v>1864</v>
+        <v>290</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>1865</v>
+        <v>291</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1866</v>
+        <v>292</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1845</v>
+        <v>1854</v>
       </c>
       <c r="B486" t="s">
-        <v>1846</v>
+        <v>1855</v>
       </c>
       <c r="C486" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E486" s="2" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F486" s="2" t="s">
         <v>1867</v>
-      </c>
-[...7 lines deleted...]
-        <v>1870</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1845</v>
+        <v>1868</v>
       </c>
       <c r="B487" t="s">
-        <v>1846</v>
+        <v>1869</v>
       </c>
       <c r="C487" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D487" t="s">
         <v>1871</v>
       </c>
-      <c r="D487" t="s">
+      <c r="E487" s="2" t="s">
         <v>1872</v>
       </c>
-      <c r="E487" s="2" t="s">
+      <c r="F487" s="2" t="s">
         <v>1873</v>
-      </c>
-[...1 lines deleted...]
-        <v>1874</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D488" t="s">
         <v>1875</v>
       </c>
-      <c r="B488" t="s">
+      <c r="E488" s="2" t="s">
         <v>1876</v>
       </c>
-      <c r="C488" t="s">
+      <c r="F488" s="2" t="s">
         <v>1877</v>
-      </c>
-[...7 lines deleted...]
-        <v>1880</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1875</v>
+        <v>1868</v>
       </c>
       <c r="B489" t="s">
-        <v>1876</v>
+        <v>1869</v>
       </c>
       <c r="C489" t="s">
-        <v>1881</v>
+        <v>1505</v>
       </c>
       <c r="D489" t="s">
-        <v>1882</v>
+        <v>1506</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1883</v>
+        <v>1878</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1884</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1875</v>
+        <v>1868</v>
       </c>
       <c r="B490" t="s">
-        <v>1876</v>
+        <v>1869</v>
       </c>
       <c r="C490" t="s">
-        <v>1885</v>
+        <v>1880</v>
       </c>
       <c r="D490" t="s">
-        <v>1886</v>
+        <v>1881</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1887</v>
+        <v>1882</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1888</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1875</v>
+        <v>1884</v>
       </c>
       <c r="B491" t="s">
-        <v>1876</v>
+        <v>1885</v>
       </c>
       <c r="C491" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E491" s="2" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F491" s="2" t="s">
         <v>1889</v>
-      </c>
-[...7 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1875</v>
+        <v>1884</v>
       </c>
       <c r="B492" t="s">
-        <v>1876</v>
+        <v>1885</v>
       </c>
       <c r="C492" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E492" s="2" t="s">
+        <v>1892</v>
+      </c>
+      <c r="F492" s="2" t="s">
         <v>1893</v>
-      </c>
-[...7 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1875</v>
+        <v>1884</v>
       </c>
       <c r="B493" t="s">
-        <v>1876</v>
+        <v>1885</v>
       </c>
       <c r="C493" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E493" s="2" t="s">
+        <v>1896</v>
+      </c>
+      <c r="F493" s="2" t="s">
         <v>1897</v>
-      </c>
-[...7 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1875</v>
+        <v>1884</v>
       </c>
       <c r="B494" t="s">
-        <v>1876</v>
+        <v>1885</v>
       </c>
       <c r="C494" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E494" s="2" t="s">
+        <v>1900</v>
+      </c>
+      <c r="F494" s="2" t="s">
         <v>1901</v>
-      </c>
-[...7 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1875</v>
+        <v>1884</v>
       </c>
       <c r="B495" t="s">
-        <v>1876</v>
+        <v>1885</v>
       </c>
       <c r="C495" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E495" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F495" s="2" t="s">
         <v>1905</v>
-      </c>
-[...7 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1875</v>
+        <v>1884</v>
       </c>
       <c r="B496" t="s">
-        <v>1876</v>
+        <v>1885</v>
       </c>
       <c r="C496" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E496" s="2" t="s">
+        <v>1908</v>
+      </c>
+      <c r="F496" s="2" t="s">
         <v>1909</v>
-      </c>
-[...7 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1875</v>
+        <v>1884</v>
       </c>
       <c r="B497" t="s">
-        <v>1876</v>
+        <v>1885</v>
       </c>
       <c r="C497" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E497" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="F497" s="2" t="s">
         <v>1913</v>
-      </c>
-[...7 lines deleted...]
-        <v>1916</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1875</v>
+        <v>1914</v>
       </c>
       <c r="B498" t="s">
-        <v>1876</v>
+        <v>1915</v>
       </c>
       <c r="C498" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D498" t="s">
         <v>1917</v>
       </c>
-      <c r="D498" t="s">
+      <c r="E498" s="2" t="s">
         <v>1918</v>
       </c>
-      <c r="E498" s="2" t="s">
+      <c r="F498" s="2" t="s">
         <v>1919</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1875</v>
+        <v>1914</v>
       </c>
       <c r="B499" t="s">
-        <v>1876</v>
+        <v>1915</v>
       </c>
       <c r="C499" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D499" t="s">
         <v>1921</v>
       </c>
-      <c r="D499" t="s">
+      <c r="E499" s="2" t="s">
         <v>1922</v>
       </c>
-      <c r="E499" s="2" t="s">
+      <c r="F499" s="2" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1875</v>
+        <v>1914</v>
       </c>
       <c r="B500" t="s">
-        <v>1876</v>
+        <v>1915</v>
       </c>
       <c r="C500" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D500" t="s">
         <v>1925</v>
       </c>
-      <c r="D500" t="s">
+      <c r="E500" s="2" t="s">
         <v>1926</v>
       </c>
-      <c r="E500" s="2" t="s">
+      <c r="F500" s="2" t="s">
         <v>1927</v>
-      </c>
-[...1 lines deleted...]
-        <v>1928</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1875</v>
+        <v>1914</v>
       </c>
       <c r="B501" t="s">
-        <v>1876</v>
+        <v>1915</v>
       </c>
       <c r="C501" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D501" t="s">
         <v>1929</v>
       </c>
-      <c r="D501" t="s">
+      <c r="E501" s="2" t="s">
         <v>1930</v>
       </c>
-      <c r="E501" s="2" t="s">
+      <c r="F501" s="2" t="s">
         <v>1931</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D502" t="s">
         <v>1933</v>
       </c>
-      <c r="B502" t="s">
+      <c r="E502" s="2" t="s">
         <v>1934</v>
       </c>
-      <c r="C502" t="s">
+      <c r="F502" s="2" t="s">
         <v>1935</v>
-      </c>
-[...7 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1933</v>
+        <v>1914</v>
       </c>
       <c r="B503" t="s">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="C503" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E503" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="F503" s="2" t="s">
         <v>1939</v>
-      </c>
-[...7 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1933</v>
+        <v>1914</v>
       </c>
       <c r="B504" t="s">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="C504" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E504" s="2" t="s">
+        <v>1942</v>
+      </c>
+      <c r="F504" s="2" t="s">
         <v>1943</v>
-      </c>
-[...7 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1933</v>
+        <v>1914</v>
       </c>
       <c r="B505" t="s">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="C505" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E505" s="2" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F505" s="2" t="s">
         <v>1947</v>
-      </c>
-[...7 lines deleted...]
-        <v>1950</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1933</v>
+        <v>1914</v>
       </c>
       <c r="B506" t="s">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="C506" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E506" s="2" t="s">
+        <v>1950</v>
+      </c>
+      <c r="F506" s="2" t="s">
         <v>1951</v>
-      </c>
-[...7 lines deleted...]
-        <v>1954</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1933</v>
+        <v>1914</v>
       </c>
       <c r="B507" t="s">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="C507" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E507" s="2" t="s">
+        <v>1954</v>
+      </c>
+      <c r="F507" s="2" t="s">
         <v>1955</v>
-      </c>
-[...7 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1933</v>
+        <v>1914</v>
       </c>
       <c r="B508" t="s">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="C508" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E508" s="2" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F508" s="2" t="s">
         <v>1959</v>
-      </c>
-[...7 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1933</v>
+        <v>1914</v>
       </c>
       <c r="B509" t="s">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="C509" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E509" s="2" t="s">
+        <v>1962</v>
+      </c>
+      <c r="F509" s="2" t="s">
         <v>1963</v>
-      </c>
-[...7 lines deleted...]
-        <v>1966</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1933</v>
+        <v>1914</v>
       </c>
       <c r="B510" t="s">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="C510" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E510" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="F510" s="2" t="s">
         <v>1967</v>
-      </c>
-[...7 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1933</v>
+        <v>1914</v>
       </c>
       <c r="B511" t="s">
-        <v>1934</v>
+        <v>1915</v>
       </c>
       <c r="C511" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E511" s="2" t="s">
+        <v>1970</v>
+      </c>
+      <c r="F511" s="2" t="s">
         <v>1971</v>
-      </c>
-[...7 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="B512" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="C512" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D512" t="s">
         <v>1975</v>
       </c>
-      <c r="D512" t="s">
+      <c r="E512" s="2" t="s">
         <v>1976</v>
       </c>
-      <c r="E512" s="2" t="s">
+      <c r="F512" s="2" t="s">
         <v>1977</v>
-      </c>
-[...1 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="B513" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="C513" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D513" t="s">
         <v>1979</v>
       </c>
-      <c r="D513" t="s">
+      <c r="E513" s="2" t="s">
         <v>1980</v>
       </c>
-      <c r="E513" s="2" t="s">
+      <c r="F513" s="2" t="s">
         <v>1981</v>
-      </c>
-[...1 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="B514" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="C514" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D514" t="s">
         <v>1983</v>
       </c>
-      <c r="D514" t="s">
+      <c r="E514" s="2" t="s">
         <v>1984</v>
       </c>
-      <c r="E514" s="2" t="s">
+      <c r="F514" s="2" t="s">
         <v>1985</v>
-      </c>
-[...1 lines deleted...]
-        <v>1986</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="B515" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="C515" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D515" t="s">
         <v>1987</v>
       </c>
-      <c r="D515" t="s">
+      <c r="E515" s="2" t="s">
         <v>1988</v>
       </c>
-      <c r="E515" s="2" t="s">
+      <c r="F515" s="2" t="s">
         <v>1989</v>
-      </c>
-[...1 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="B516" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="C516" t="s">
-        <v>65</v>
+        <v>1990</v>
       </c>
       <c r="D516" t="s">
-        <v>66</v>
+        <v>1991</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="B517" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="C517" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="D517" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="B518" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="C518" t="s">
-        <v>363</v>
+        <v>1998</v>
       </c>
       <c r="D518" t="s">
-        <v>364</v>
+        <v>1999</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>1998</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="B519" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="C519" t="s">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="D519" t="s">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>2002</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="B520" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="C520" t="s">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="D520" t="s">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>2006</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="B521" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="C521" t="s">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D521" t="s">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>2010</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>2011</v>
+        <v>1972</v>
       </c>
       <c r="B522" t="s">
-        <v>2012</v>
+        <v>1973</v>
       </c>
       <c r="C522" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D522" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>2011</v>
+        <v>1972</v>
       </c>
       <c r="B523" t="s">
-        <v>2012</v>
+        <v>1973</v>
       </c>
       <c r="C523" t="s">
-        <v>1110</v>
+        <v>2018</v>
       </c>
       <c r="D523" t="s">
-        <v>1111</v>
+        <v>2019</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>2011</v>
+        <v>1972</v>
       </c>
       <c r="B524" t="s">
-        <v>2012</v>
+        <v>1973</v>
       </c>
       <c r="C524" t="s">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D524" t="s">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>2023</v>
+        <v>1972</v>
       </c>
       <c r="B525" t="s">
-        <v>2024</v>
+        <v>1973</v>
       </c>
       <c r="C525" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D525" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>2023</v>
+        <v>1972</v>
       </c>
       <c r="B526" t="s">
-        <v>2024</v>
+        <v>1973</v>
       </c>
       <c r="C526" t="s">
-        <v>2029</v>
+        <v>65</v>
       </c>
       <c r="D526" t="s">
+        <v>66</v>
+      </c>
+      <c r="E526" s="2" t="s">
         <v>2030</v>
       </c>
-      <c r="E526" s="2" t="s">
+      <c r="F526" s="2" t="s">
         <v>2031</v>
-      </c>
-[...1 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>2023</v>
+        <v>1972</v>
       </c>
       <c r="B527" t="s">
-        <v>2024</v>
+        <v>1973</v>
       </c>
       <c r="C527" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D527" t="s">
         <v>2033</v>
       </c>
-      <c r="D527" t="s">
+      <c r="E527" s="2" t="s">
         <v>2034</v>
       </c>
-      <c r="E527" s="2" t="s">
+      <c r="F527" s="2" t="s">
         <v>2035</v>
-      </c>
-[...1 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2023</v>
+        <v>1972</v>
       </c>
       <c r="B528" t="s">
-        <v>2024</v>
+        <v>1973</v>
       </c>
       <c r="C528" t="s">
+        <v>367</v>
+      </c>
+      <c r="D528" t="s">
+        <v>368</v>
+      </c>
+      <c r="E528" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F528" s="2" t="s">
         <v>2037</v>
-      </c>
-[...7 lines deleted...]
-        <v>2040</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2023</v>
+        <v>1972</v>
       </c>
       <c r="B529" t="s">
-        <v>2024</v>
+        <v>1973</v>
       </c>
       <c r="C529" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D529" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E529" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F529" s="2" t="s">
         <v>2041</v>
-      </c>
-[...7 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2023</v>
+        <v>1972</v>
       </c>
       <c r="B530" t="s">
-        <v>2024</v>
+        <v>1973</v>
       </c>
       <c r="C530" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D530" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E530" s="2" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F530" s="2" t="s">
         <v>2045</v>
-      </c>
-[...7 lines deleted...]
-        <v>2048</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2023</v>
+        <v>1972</v>
       </c>
       <c r="B531" t="s">
-        <v>2024</v>
+        <v>1973</v>
       </c>
       <c r="C531" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D531" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E531" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F531" s="2" t="s">
         <v>2049</v>
-      </c>
-[...7 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2023</v>
+        <v>2050</v>
       </c>
       <c r="B532" t="s">
-        <v>2024</v>
+        <v>2051</v>
       </c>
       <c r="C532" t="s">
-        <v>343</v>
+        <v>2052</v>
       </c>
       <c r="D532" t="s">
-        <v>344</v>
+        <v>2053</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2023</v>
+        <v>2050</v>
       </c>
       <c r="B533" t="s">
-        <v>2024</v>
+        <v>2051</v>
       </c>
       <c r="C533" t="s">
-        <v>2055</v>
+        <v>1149</v>
       </c>
       <c r="D533" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E533" s="2" t="s">
         <v>2056</v>
       </c>
-      <c r="E533" s="2" t="s">
+      <c r="F533" s="2" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2023</v>
+        <v>2050</v>
       </c>
       <c r="B534" t="s">
-        <v>2024</v>
+        <v>2051</v>
       </c>
       <c r="C534" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D534" t="s">
         <v>2059</v>
       </c>
-      <c r="D534" t="s">
+      <c r="E534" s="2" t="s">
         <v>2060</v>
       </c>
-      <c r="E534" s="2" t="s">
+      <c r="F534" s="2" t="s">
         <v>2061</v>
-      </c>
-[...1 lines deleted...]
-        <v>2062</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B535" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C535" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="D535" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B536" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C536" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="D536" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B537" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C537" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="D537" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B538" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C538" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="D538" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B539" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C539" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="D539" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B540" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C540" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="D540" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B541" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C541" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="D541" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B542" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C542" t="s">
-        <v>495</v>
+        <v>347</v>
       </c>
       <c r="D542" t="s">
-        <v>496</v>
+        <v>348</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B543" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C543" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="D543" t="s">
-        <v>2092</v>
+        <v>2095</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2093</v>
+        <v>2096</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>2094</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B544" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C544" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
       <c r="D544" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2098</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B545" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C545" t="s">
-        <v>2099</v>
+        <v>2102</v>
       </c>
       <c r="D545" t="s">
-        <v>2100</v>
+        <v>2103</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>2101</v>
+        <v>2104</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>2102</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B546" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C546" t="s">
-        <v>2103</v>
+        <v>2106</v>
       </c>
       <c r="D546" t="s">
-        <v>2104</v>
+        <v>2107</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B547" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C547" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="D547" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="B548" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="C548" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="D548" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2113</v>
+        <v>2116</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2115</v>
+        <v>2062</v>
       </c>
       <c r="B549" t="s">
-        <v>2116</v>
+        <v>2063</v>
       </c>
       <c r="C549" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="D549" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2115</v>
+        <v>2062</v>
       </c>
       <c r="B550" t="s">
-        <v>2116</v>
+        <v>2063</v>
       </c>
       <c r="C550" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="D550" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2115</v>
+        <v>2062</v>
       </c>
       <c r="B551" t="s">
-        <v>2116</v>
+        <v>2063</v>
       </c>
       <c r="C551" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="D551" t="s">
         <v>2126</v>
       </c>
       <c r="E551" s="2" t="s">
         <v>2127</v>
       </c>
       <c r="F551" s="2" t="s">
         <v>2128</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2115</v>
+        <v>2062</v>
       </c>
       <c r="B552" t="s">
-        <v>2116</v>
+        <v>2063</v>
       </c>
       <c r="C552" t="s">
+        <v>499</v>
+      </c>
+      <c r="D552" t="s">
+        <v>500</v>
+      </c>
+      <c r="E552" s="2" t="s">
         <v>2129</v>
       </c>
-      <c r="D552" t="s">
+      <c r="F552" s="2" t="s">
         <v>2130</v>
-      </c>
-[...4 lines deleted...]
-        <v>2132</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2115</v>
+        <v>2062</v>
       </c>
       <c r="B553" t="s">
-        <v>2116</v>
+        <v>2063</v>
       </c>
       <c r="C553" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E553" s="2" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F553" s="2" t="s">
         <v>2133</v>
-      </c>
-[...7 lines deleted...]
-        <v>2136</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2115</v>
+        <v>2062</v>
       </c>
       <c r="B554" t="s">
-        <v>2116</v>
+        <v>2063</v>
       </c>
       <c r="C554" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E554" s="2" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F554" s="2" t="s">
         <v>2137</v>
-      </c>
-[...7 lines deleted...]
-        <v>2140</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2115</v>
+        <v>2062</v>
       </c>
       <c r="B555" t="s">
-        <v>2116</v>
+        <v>2063</v>
       </c>
       <c r="C555" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E555" s="2" t="s">
+        <v>2140</v>
+      </c>
+      <c r="F555" s="2" t="s">
         <v>2141</v>
-      </c>
-[...7 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B556" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E556" s="2" t="s">
+        <v>2144</v>
+      </c>
+      <c r="F556" s="2" t="s">
         <v>2145</v>
-      </c>
-[...13 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2145</v>
+        <v>2062</v>
       </c>
       <c r="B557" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C557" t="s">
         <v>2146</v>
       </c>
-      <c r="C557" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D557" t="s">
-        <v>274</v>
+        <v>2147</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>2151</v>
+        <v>2148</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2152</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2145</v>
+        <v>2062</v>
       </c>
       <c r="B558" t="s">
-        <v>2146</v>
+        <v>2063</v>
       </c>
       <c r="C558" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E558" s="2" t="s">
+        <v>2152</v>
+      </c>
+      <c r="F558" s="2" t="s">
         <v>2153</v>
-      </c>
-[...7 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2145</v>
+        <v>2154</v>
       </c>
       <c r="B559" t="s">
-        <v>2146</v>
+        <v>2155</v>
       </c>
       <c r="C559" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D559" t="s">
         <v>2157</v>
       </c>
-      <c r="D559" t="s">
+      <c r="E559" s="2" t="s">
         <v>2158</v>
       </c>
-      <c r="E559" s="2" t="s">
+      <c r="F559" s="2" t="s">
         <v>2159</v>
-      </c>
-[...1 lines deleted...]
-        <v>2160</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2145</v>
+        <v>2154</v>
       </c>
       <c r="B560" t="s">
-        <v>2146</v>
+        <v>2155</v>
       </c>
       <c r="C560" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D560" t="s">
         <v>2161</v>
       </c>
-      <c r="D560" t="s">
+      <c r="E560" s="2" t="s">
         <v>2162</v>
       </c>
-      <c r="E560" s="2" t="s">
+      <c r="F560" s="2" t="s">
         <v>2163</v>
-      </c>
-[...1 lines deleted...]
-        <v>2164</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2145</v>
+        <v>2154</v>
       </c>
       <c r="B561" t="s">
-        <v>2146</v>
+        <v>2155</v>
       </c>
       <c r="C561" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D561" t="s">
         <v>2165</v>
       </c>
-      <c r="D561" t="s">
+      <c r="E561" s="2" t="s">
         <v>2166</v>
       </c>
-      <c r="E561" s="2" t="s">
+      <c r="F561" s="2" t="s">
         <v>2167</v>
-      </c>
-[...1 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2145</v>
+        <v>2154</v>
       </c>
       <c r="B562" t="s">
-        <v>2146</v>
+        <v>2155</v>
       </c>
       <c r="C562" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D562" t="s">
         <v>2169</v>
       </c>
-      <c r="D562" t="s">
+      <c r="E562" s="2" t="s">
         <v>2170</v>
       </c>
-      <c r="E562" s="2" t="s">
+      <c r="F562" s="2" t="s">
         <v>2171</v>
       </c>
-      <c r="F562" s="2" t="s">
+    </row>
+    <row r="563" spans="1:6">
+      <c r="A563" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B563" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C563" t="s">
         <v>2172</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E563" s="2" t="s">
+        <v>2174</v>
+      </c>
+      <c r="F563" s="2" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B564" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E564" s="2" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F564" s="2" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B565" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E565" s="2" t="s">
+        <v>2182</v>
+      </c>
+      <c r="F565" s="2" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6">
+      <c r="A566" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B566" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E566" s="2" t="s">
+        <v>2188</v>
+      </c>
+      <c r="F566" s="2" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6">
+      <c r="A567" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B567" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C567" t="s">
+        <v>277</v>
+      </c>
+      <c r="D567" t="s">
+        <v>278</v>
+      </c>
+      <c r="E567" s="2" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F567" s="2" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6">
+      <c r="A568" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B568" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E568" s="2" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F568" s="2" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6">
+      <c r="A569" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B569" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E569" s="2" t="s">
+        <v>2198</v>
+      </c>
+      <c r="F569" s="2" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6">
+      <c r="A570" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B570" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E570" s="2" t="s">
+        <v>2202</v>
+      </c>
+      <c r="F570" s="2" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6">
+      <c r="A571" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B571" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E571" s="2" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F571" s="2" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="572" spans="1:6">
+      <c r="A572" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B572" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E572" s="2" t="s">
+        <v>2210</v>
+      </c>
+      <c r="F572" s="2" t="s">
+        <v>2211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">