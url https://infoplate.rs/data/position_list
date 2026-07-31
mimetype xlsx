--- v9 (2026-07-08)
+++ v10 (2026-07-31)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2212">
   <si>
     <t>www.infoplate.rs</t>
   </si>
   <si>
-    <t>07/2026</t>
+    <t>08/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sb</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sb</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sb</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administracija</t>
   </si>