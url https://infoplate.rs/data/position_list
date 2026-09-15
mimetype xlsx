--- v10 (2026-07-31)
+++ v11 (2026-09-15)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2212">
   <si>
     <t>www.infoplate.rs</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>09/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sb</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sb</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sb</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administracija</t>
   </si>